--- v0 (2026-05-02)
+++ v1 (2026-08-01)
@@ -15,98 +15,98 @@
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00C47721" w:rsidRPr="00F07671" w:rsidRDefault="00C47721" w:rsidP="00A838AE">
+    <w:p w14:paraId="3FE9190F" w14:textId="77777777" w:rsidR="00C47721" w:rsidRPr="00F07671" w:rsidRDefault="00C47721" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4682"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C47721" w:rsidRPr="001B6759" w:rsidRDefault="00C47721" w:rsidP="00A838AE">
+    <w:p w14:paraId="6C732DFC" w14:textId="77777777" w:rsidR="00C47721" w:rsidRPr="001B6759" w:rsidRDefault="00C47721" w:rsidP="00A838AE">
       <w:pPr>
         <w:framePr w:w="10236" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1419" w:y="1566" w:anchorLock="1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B6759">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>LWL-Landesjugendamt</w:t>
       </w:r>
       <w:r w:rsidR="0017279B" w:rsidRPr="001B6759">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> Westfalen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C47721" w:rsidRPr="00F07671" w:rsidRDefault="0086252E" w:rsidP="00A838AE">
+    <w:p w14:paraId="19B81F13" w14:textId="77777777" w:rsidR="00C47721" w:rsidRPr="00F07671" w:rsidRDefault="0086252E" w:rsidP="00A838AE">
       <w:pPr>
         <w:framePr w:w="10236" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1419" w:y="1566" w:anchorLock="1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F07671">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00C47721" w:rsidRPr="00F07671">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> DOCPROPERTY "Dstst2" </w:instrText>
       </w:r>
@@ -117,269 +117,269 @@
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F07671">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00C47721" w:rsidRPr="00F07671">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> DOCPROPERTY "Dstst3" </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00F07671">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D365E" w:rsidRPr="00A745E4" w:rsidRDefault="001D365E" w:rsidP="004A55A4">
+    <w:p w14:paraId="478CDF90" w14:textId="77777777" w:rsidR="001D365E" w:rsidRPr="00A745E4" w:rsidRDefault="001D365E" w:rsidP="004A55A4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4568"/>
           <w:tab w:val="left" w:pos="5362"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Start"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>An den</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D365E" w:rsidRPr="00A745E4" w:rsidRDefault="001D365E" w:rsidP="004A55A4">
+    <w:p w14:paraId="026971FB" w14:textId="77777777" w:rsidR="001D365E" w:rsidRPr="00A745E4" w:rsidRDefault="001D365E" w:rsidP="004A55A4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4568"/>
           <w:tab w:val="left" w:pos="5362"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Landschaftsverband Westfalen-Lippe</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D365E" w:rsidRPr="00A745E4" w:rsidRDefault="001D365E" w:rsidP="004A55A4">
+    <w:p w14:paraId="2246556B" w14:textId="77777777" w:rsidR="001D365E" w:rsidRPr="00A745E4" w:rsidRDefault="001D365E" w:rsidP="004A55A4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4568"/>
           <w:tab w:val="left" w:pos="5362"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LWL-Landesjugendamt Westfalen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D365E" w:rsidRPr="00A745E4" w:rsidRDefault="001D365E" w:rsidP="004A55A4">
+    <w:p w14:paraId="7F47BC4B" w14:textId="77777777" w:rsidR="001D365E" w:rsidRPr="00A745E4" w:rsidRDefault="001D365E" w:rsidP="004A55A4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4568"/>
           <w:tab w:val="left" w:pos="5362"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aufsicht und Beratung von Einrichtungen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D365E" w:rsidRPr="00A745E4" w:rsidRDefault="001D365E" w:rsidP="004A55A4">
+    <w:p w14:paraId="7E0F7298" w14:textId="77777777" w:rsidR="001D365E" w:rsidRPr="00A745E4" w:rsidRDefault="001D365E" w:rsidP="004A55A4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4568"/>
           <w:tab w:val="left" w:pos="5362"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Postfach 61 25</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D365E" w:rsidRPr="00A745E4" w:rsidRDefault="001D365E" w:rsidP="004A55A4">
+    <w:p w14:paraId="31AC1A0B" w14:textId="77777777" w:rsidR="001D365E" w:rsidRPr="00A745E4" w:rsidRDefault="001D365E" w:rsidP="004A55A4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4568"/>
           <w:tab w:val="left" w:pos="5362"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>48133 Münster</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C47721" w:rsidRPr="00A745E4" w:rsidRDefault="00C47721" w:rsidP="00A838AE">
+    <w:p w14:paraId="326FF655" w14:textId="77777777" w:rsidR="00C47721" w:rsidRPr="00A745E4" w:rsidRDefault="00C47721" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Antrag</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C47721" w:rsidRPr="00A745E4" w:rsidRDefault="00C47721" w:rsidP="00A838AE">
+    <w:p w14:paraId="0C49E8A8" w14:textId="77777777" w:rsidR="00C47721" w:rsidRPr="00A745E4" w:rsidRDefault="00C47721" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C47721" w:rsidRPr="00A745E4" w:rsidRDefault="00C47721" w:rsidP="00A838AE">
+    <w:p w14:paraId="0A6F3D57" w14:textId="77777777" w:rsidR="00C47721" w:rsidRPr="00A745E4" w:rsidRDefault="00C47721" w:rsidP="00A838AE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C47721" w:rsidRPr="00A745E4" w:rsidRDefault="0040766A" w:rsidP="00A838AE">
+    <w:p w14:paraId="6890F0F2" w14:textId="77777777" w:rsidR="00C47721" w:rsidRPr="00A745E4" w:rsidRDefault="00A511E2" w:rsidP="00A838AE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:id w:val="-1312085014"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="0040766A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A838AE" w:rsidRPr="006D73BB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00C47721" w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -444,381 +444,381 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A838AE" w:rsidRPr="006D73BB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E2095">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>auf Veränderung</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C47721" w:rsidRPr="00A745E4" w:rsidRDefault="00C47721" w:rsidP="00A838AE">
+    <w:p w14:paraId="1B78528D" w14:textId="77777777" w:rsidR="00C47721" w:rsidRPr="00A745E4" w:rsidRDefault="00C47721" w:rsidP="00A838AE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C47721" w:rsidRPr="00A745E4" w:rsidRDefault="00C47721" w:rsidP="00A838AE">
+    <w:p w14:paraId="7203AE81" w14:textId="77777777" w:rsidR="00C47721" w:rsidRPr="00A745E4" w:rsidRDefault="00C47721" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="124A8F6A" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">der </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Betriebserlaubnis gemäß § 45 SGB VIII</w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> zum Betrieb einer </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="516C956C" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(teil-)stationären </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Einrichtung nach § 45a SGB VIII und/oder einer sonstigen betreuten Wohnform nach § 48a SGB VIII</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="4DAD27C0" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="06DAD096" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B6759">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Grundlage des Antrages ist die beigefügte Konzeption mit den dazugehörigen </w:t>
       </w:r>
       <w:r w:rsidRPr="001B6759">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Anlagen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="1380CA2F" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="4ED92FAF" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Name und Anschrift der Einrichtung</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="0040766A" w:rsidP="00A838AE">
+    <w:p w14:paraId="7D0738C4" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="00A511E2" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:noProof/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:alias w:val="Name und Anschrift der Einrichtung"/>
           <w:tag w:val="Name und Anschrift der Einrichtung"/>
           <w:id w:val="-177578432"/>
           <w:placeholder>
             <w:docPart w:val="2AA738583C324FCF8BF2B1799CC0663F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001E4D2A" w:rsidRPr="002D762D">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001E4D2A" w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="1919C27F" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="0C474F64" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Weitere Angaben zur Einrichtung sowie ggf. die Angaben der dazugehörigen Einrichtungsteile und/oder der sonstigen betreuten Wohnformen (Leistungsangebote) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">sind der fortfolgenden Tabelle </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">zu entnehmen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="26BD6D39" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRPr="002D762D" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="4C13D888" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRPr="002D762D" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRPr="002D762D" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="3066B56B" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRPr="002D762D" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D762D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Antragsteller/in: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
@@ -878,51 +878,51 @@
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="6F4AA5CE" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Trägername:</w:t>
       </w:r>
       <w:r w:rsidRPr="002D762D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -988,51 +988,51 @@
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="1DC7CB2C" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Trägervertretung:</w:t>
       </w:r>
       <w:r w:rsidRPr="002D762D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1098,51 +1098,51 @@
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="14CA09DD" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Trägeranschrift:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1208,51 +1208,51 @@
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="25E92393" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tel.:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1427,112 +1427,112 @@
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A838AE" w:rsidRDefault="00A838AE" w:rsidP="00A838AE">
+    <w:p w14:paraId="7C069265" w14:textId="77777777" w:rsidR="00A838AE" w:rsidRDefault="00A838AE" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E146F" w:rsidRDefault="006E146F" w:rsidP="00A838AE">
+    <w:p w14:paraId="232B1E49" w14:textId="77777777" w:rsidR="006E146F" w:rsidRDefault="006E146F" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AD064C" w:rsidRDefault="00AD064C" w:rsidP="00A838AE">
+    <w:p w14:paraId="48359815" w14:textId="77777777" w:rsidR="00AD064C" w:rsidRDefault="00AD064C" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="4B1834FF" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ggf. Ansprechperson: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="7AB5EC88" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4512"/>
           <w:tab w:val="left" w:pos="5248"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1598,51 +1598,51 @@
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="30400BB4" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tel.:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1817,113 +1817,113 @@
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="240DBA41" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4512"/>
           <w:tab w:val="left" w:pos="5248"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="3DAF1C7D" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4512"/>
           <w:tab w:val="left" w:pos="5248"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="01E4CF31" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4512"/>
           <w:tab w:val="left" w:pos="5248"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Einrichtungsleitung (pädagogische Leitung):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="41ED2DDE" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4512"/>
           <w:tab w:val="left" w:pos="5248"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1989,51 +1989,51 @@
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="430577CA" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tel.:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2208,102 +2208,102 @@
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="43D15E91" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4512"/>
           <w:tab w:val="left" w:pos="5248"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="5225C6E1" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4512"/>
           <w:tab w:val="left" w:pos="5248"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="0E4B764A" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4512"/>
           <w:tab w:val="left" w:pos="5248"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ggf. Stellvertretung der Einrichtungsleitung (pädagogischen Leitung):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="0005B27A" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4512"/>
           <w:tab w:val="left" w:pos="5248"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2369,51 +2369,51 @@
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="759CB1A2" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tel.:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2588,117 +2588,117 @@
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="1757805A" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1884"/>
           <w:tab w:val="right" w:leader="dot" w:pos="4512"/>
           <w:tab w:val="left" w:pos="5248"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="12E3BEB6" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4512"/>
           <w:tab w:val="left" w:pos="5248"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="46180091" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4512"/>
           <w:tab w:val="left" w:pos="5248"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="21DA9A36" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4512"/>
           <w:tab w:val="left" w:pos="5248"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ggf. Zentraler Träger/Verband:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="5A5AD3CB" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4512"/>
           <w:tab w:val="left" w:pos="5248"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Name und Anschrift des Verbandes:</w:t>
       </w:r>
       <w:r w:rsidR="00DD3ABF">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2763,51 +2763,51 @@
       </w:r>
       <w:r w:rsidR="00DD3ABF" w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00DD3ABF" w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00DD3ABF" w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRPr="00CE60E3" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="697C0C34" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRPr="00CE60E3" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4512"/>
           <w:tab w:val="left" w:pos="5248"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Name des/der zuständigen Referenten/in: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2955,51 +2955,51 @@
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="56ED1196" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tel.:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3174,81 +3174,81 @@
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="5FC89A81" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1596"/>
           <w:tab w:val="right" w:leader="dot" w:pos="4512"/>
           <w:tab w:val="left" w:pos="5248"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="2DDC4019" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4512"/>
           <w:tab w:val="left" w:pos="5248"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRPr="001B6759" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="7593D4DF" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRPr="001B6759" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4512"/>
           <w:tab w:val="left" w:pos="5248"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B6759">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Die Betriebserlaubnis mit geplanter Wirkung zum:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
@@ -3316,108 +3316,108 @@
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="435A6E64" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4512"/>
           <w:tab w:val="left" w:pos="5248"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="74"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9037"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidTr="0086155F">
+      <w:tr w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w14:paraId="6164BA48" w14:textId="77777777" w:rsidTr="0086155F">
         <w:trPr>
           <w:trHeight w:val="1408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9037" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+          <w:p w14:paraId="7F49C412" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5362"/>
               </w:tabs>
               <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A745E4">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Hinweis:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+          <w:p w14:paraId="4BF3ED42" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5362"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A745E4">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Antrag ist mitsamt Anhängen </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
@@ -3456,810 +3456,819 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
             <w:r w:rsidRPr="00A745E4">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> gem. § 78e SGB VIII bei der betriebserlaubniserteilenden Behörde einzureichen</w:t>
             </w:r>
             <w:r w:rsidRPr="00A745E4">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+          <w:p w14:paraId="67E1ED97" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRPr="00A745E4" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5362"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="704B42BB" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4512"/>
           <w:tab w:val="left" w:pos="5248"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BD7C24" w:rsidRDefault="00BD7C24" w:rsidP="00A838AE">
+    <w:p w14:paraId="124BF354" w14:textId="77777777" w:rsidR="00BD7C24" w:rsidRDefault="00BD7C24" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4512"/>
           <w:tab w:val="left" w:pos="5248"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BD7C24" w:rsidRDefault="00BD7C24" w:rsidP="00A838AE">
+    <w:p w14:paraId="06C28681" w14:textId="77777777" w:rsidR="00BD7C24" w:rsidRDefault="00BD7C24" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4512"/>
           <w:tab w:val="left" w:pos="5248"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009033F7" w:rsidRDefault="009033F7" w:rsidP="00A838AE">
+    <w:p w14:paraId="6FAEC40C" w14:textId="77777777" w:rsidR="009033F7" w:rsidRDefault="009033F7" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4512"/>
           <w:tab w:val="left" w:pos="5248"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005E2095" w:rsidRDefault="005E2095" w:rsidP="00A838AE">
+    <w:p w14:paraId="1EA4019D" w14:textId="77777777" w:rsidR="005E2095" w:rsidRDefault="005E2095" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4512"/>
           <w:tab w:val="left" w:pos="5248"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E146F" w:rsidRPr="00A745E4" w:rsidRDefault="006E146F" w:rsidP="00A838AE">
+    <w:p w14:paraId="14DEA440" w14:textId="77777777" w:rsidR="006E146F" w:rsidRPr="00A745E4" w:rsidRDefault="006E146F" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4512"/>
           <w:tab w:val="left" w:pos="5248"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="3C4FF847" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4512"/>
           <w:tab w:val="left" w:pos="5248"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8990"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRDefault="002E6671" w:rsidP="00A838AE">
+    <w:p w14:paraId="62F48B24" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRDefault="002E6671" w:rsidP="00A838AE">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Übersicht aller Leistungsangebote</w:t>
       </w:r>
       <w:r w:rsidR="00E74F66" w:rsidRPr="00E74F66">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000957FB" w:rsidRDefault="000957FB" w:rsidP="00A838AE">
+    <w:p w14:paraId="5A8ACBA1" w14:textId="77777777" w:rsidR="000957FB" w:rsidRDefault="000957FB" w:rsidP="00A838AE">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="000957FB" w:rsidSect="00A2545C">
           <w:headerReference w:type="even" r:id="rId8"/>
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="even" r:id="rId10"/>
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:headerReference w:type="first" r:id="rId12"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="11905" w:h="16837" w:code="9"/>
           <w:pgMar w:top="2835" w:right="1440" w:bottom="1440" w:left="1418" w:header="567" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A838AE" w:rsidRPr="00A838AE" w:rsidRDefault="00A838AE" w:rsidP="00A838AE">
+    <w:p w14:paraId="19B2BA61" w14:textId="77777777" w:rsidR="00A838AE" w:rsidRPr="00A838AE" w:rsidRDefault="00A838AE" w:rsidP="00A838AE">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11199" w:type="dxa"/>
         <w:tblInd w:w="-1008" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="710"/>
         <w:gridCol w:w="4394"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1275"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E2784C" w:rsidRPr="00FB5DF7" w:rsidTr="00B0759D">
+      <w:tr w:rsidR="00E2784C" w:rsidRPr="00FB5DF7" w14:paraId="2491897E" w14:textId="77777777" w:rsidTr="00B0759D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1895"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00E2784C" w:rsidRPr="00431025" w:rsidRDefault="00E2784C" w:rsidP="00A838AE">
+          <w:p w14:paraId="78A4DB60" w14:textId="77777777" w:rsidR="00E2784C" w:rsidRPr="00431025" w:rsidRDefault="00E2784C" w:rsidP="00A838AE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00431025">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Verändert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00E2784C" w:rsidRPr="00431025" w:rsidRDefault="00E2784C" w:rsidP="00A838AE">
+          <w:p w14:paraId="6780DE4B" w14:textId="77777777" w:rsidR="00E2784C" w:rsidRPr="00431025" w:rsidRDefault="00E2784C" w:rsidP="00A838AE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00431025">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Neu </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00E2784C" w:rsidRPr="00431025" w:rsidRDefault="00E2784C" w:rsidP="00A838AE">
+          <w:p w14:paraId="55DCDD27" w14:textId="77777777" w:rsidR="00E2784C" w:rsidRPr="00431025" w:rsidRDefault="00E2784C" w:rsidP="00A838AE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00431025">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Einrichtung/ Einrichtungsteil</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E2784C" w:rsidRPr="00BC59CF" w:rsidRDefault="00E2784C" w:rsidP="00BC59CF">
+          <w:p w14:paraId="151D0F51" w14:textId="77777777" w:rsidR="00E2784C" w:rsidRPr="00BC59CF" w:rsidRDefault="00E2784C" w:rsidP="00BC59CF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C1EE5">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Name, Anschrift, Art der Einrichtung/des Einrichtungsteils, Bemerkungen</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E2784C" w:rsidRPr="00431025" w:rsidRDefault="00E2784C" w:rsidP="00A838AE">
+          <w:p w14:paraId="16E14A5B" w14:textId="77777777" w:rsidR="00E2784C" w:rsidRPr="00431025" w:rsidRDefault="00E2784C" w:rsidP="00A838AE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00E2784C" w:rsidRPr="00431025" w:rsidRDefault="00E2784C" w:rsidP="00A838AE">
+          <w:p w14:paraId="5BEE33D0" w14:textId="77777777" w:rsidR="00E2784C" w:rsidRPr="00431025" w:rsidRDefault="00E2784C" w:rsidP="00A838AE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00431025">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Platz zahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00E2784C" w:rsidRPr="00E83A22" w:rsidRDefault="00E2784C" w:rsidP="00A838AE">
+          <w:p w14:paraId="5C469996" w14:textId="77777777" w:rsidR="00E2784C" w:rsidRPr="00E83A22" w:rsidRDefault="00E2784C" w:rsidP="00A838AE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E83A22">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A / A+</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2095" w:rsidRPr="00E83A22" w:rsidRDefault="00E2784C" w:rsidP="003B59FF">
+          <w:p w14:paraId="1B7F0655" w14:textId="77777777" w:rsidR="005E2095" w:rsidRPr="00E83A22" w:rsidRDefault="00E2784C" w:rsidP="003B59FF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E83A22">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kräfte</w:t>
             </w:r>
             <w:r w:rsidR="00E74F66">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="005E2095" w:rsidRPr="00E83A22" w:rsidRDefault="005E2095" w:rsidP="003B59FF">
+          <w:p w14:paraId="7322A180" w14:textId="77777777" w:rsidR="005E2095" w:rsidRPr="00E83A22" w:rsidRDefault="005E2095" w:rsidP="003B59FF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E83A22">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>B- Kräfte</w:t>
             </w:r>
             <w:r w:rsidR="00E74F66">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00E2784C" w:rsidRPr="00E83A22" w:rsidRDefault="00B0759D" w:rsidP="00A838AE">
+          <w:p w14:paraId="129A954D" w14:textId="70006CB5" w:rsidR="00E2784C" w:rsidRPr="00E83A22" w:rsidRDefault="00B0759D" w:rsidP="00A838AE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Zusätz</w:t>
             </w:r>
             <w:r w:rsidR="00E2784C" w:rsidRPr="00E83A22">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>liche konzept</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="002E6671">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> bezogene Fachkräfte</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA0DC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00E2784C" w:rsidRPr="00431025" w:rsidRDefault="00E2784C" w:rsidP="00A838AE">
+          <w:p w14:paraId="4F5E70BB" w14:textId="77777777" w:rsidR="00E2784C" w:rsidRPr="00431025" w:rsidRDefault="00E2784C" w:rsidP="00A838AE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00431025">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Gesamt Vollzeit stellen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00E2784C" w:rsidRPr="00431025" w:rsidRDefault="00E2784C" w:rsidP="00A838AE">
+          <w:p w14:paraId="751793E4" w14:textId="77777777" w:rsidR="00E2784C" w:rsidRPr="00431025" w:rsidRDefault="00E2784C" w:rsidP="00A838AE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00431025">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Stand der Konzeption der Ein</w:t>
             </w:r>
             <w:r w:rsidR="007072A6" w:rsidRPr="00431025">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>richtung/ des Einrichtungs teils</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E2784C" w:rsidRPr="00FB5DF7" w:rsidTr="00B0759D">
+      <w:tr w:rsidR="00E2784C" w:rsidRPr="00FB5DF7" w14:paraId="3DA73FB7" w14:textId="77777777" w:rsidTr="00B0759D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1769"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00E2784C" w:rsidRPr="009C0FBF" w:rsidRDefault="0040766A" w:rsidP="00A838AE">
+          <w:p w14:paraId="7E545D65" w14:textId="77777777" w:rsidR="00E2784C" w:rsidRPr="009C0FBF" w:rsidRDefault="00A511E2" w:rsidP="00A838AE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-850336288"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000957FB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E2784C" w:rsidRPr="009C0FBF" w:rsidRDefault="0040766A" w:rsidP="00A838AE">
+          <w:p w14:paraId="058FD57E" w14:textId="77777777" w:rsidR="00E2784C" w:rsidRPr="009C0FBF" w:rsidRDefault="00A511E2" w:rsidP="00A838AE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="783846084"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A838AE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E2784C" w:rsidRDefault="0040766A" w:rsidP="00A838AE">
+          <w:p w14:paraId="79FE0887" w14:textId="77777777" w:rsidR="00E2784C" w:rsidRDefault="00A511E2" w:rsidP="00A838AE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:noProof/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-147066230"/>
                 <w:placeholder>
                   <w:docPart w:val="DADACDBE62DD473C906D79ED76A8CC5D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E2784C" w:rsidRPr="002D762D">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00E2784C" w:rsidRPr="009C0FBF" w:rsidRDefault="00E2784C" w:rsidP="00A838AE">
+          <w:p w14:paraId="219A275E" w14:textId="77777777" w:rsidR="00E2784C" w:rsidRPr="009C0FBF" w:rsidRDefault="00E2784C" w:rsidP="00A838AE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0041335D">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Art der Einrichtung/des Einrichtungsteils</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -4300,68 +4309,68 @@
                 <w:listItem w:displayText="215 Angebot m. Schwerpunkt Suchtverhalten" w:value="215 Angebot m. Schwerpunkt Suchtverhalten"/>
                 <w:listItem w:displayText="216 Angebot f. queere Kinder und Jugendliche" w:value="216 Angebot f. queere Kinder und Jugendliche"/>
                 <w:listItem w:displayText="217 Angebot m. Schwerpunkt FAS" w:value="217 Angebot m. Schwerpunkt FAS"/>
                 <w:listItem w:displayText="218 Angebot m. Schwerpunkt ASS" w:value="218 Angebot m. Schwerpunkt ASS"/>
                 <w:listItem w:displayText="219 Angebot m. Schwerpunkt tiergestützt" w:value="219 Angebot m. Schwerpunkt tiergestützt"/>
                 <w:listItem w:displayText="220 Angebot m. therapeutischem Schwerpunkt" w:value="220 Angebot m. therapeutischem Schwerpunkt"/>
                 <w:listItem w:displayText="221 Angebot m. heilpädagogischem Schwerpunkt" w:value="221 Angebot m. heilpädagogischem Schwerpunkt"/>
                 <w:listItem w:displayText="222 Angebot m. Schwerpunkt Traumapädagogik" w:value="222 Angebot m. Schwerpunkt Traumapädagogik"/>
                 <w:listItem w:displayText="223 Angebot z. anonymen Unterbringung" w:value="223 Angebot z. anonymen Unterbringung"/>
                 <w:listItem w:displayText="224 Angebot m. Freiheitsbeschränkung / Freiheitsentzug" w:value="224 Angebot m. Freiheitsbeschränkung / Freiheitsentzug"/>
                 <w:listItem w:displayText="225 Angebot zur U-haft Vermeidung" w:value="225 Angebot zur U-haft Vermeidung"/>
                 <w:listItem w:displayText="231 Einrichtung für Kinder und Jugendliche mit Behinderung" w:value="231 Einrichtung für Kinder und Jugendliche mit Behinderung"/>
                 <w:listItem w:displayText="232 Einrichtung der Pflege/ Angebot d. Spezialpflege/Beatmung" w:value="232 Einrichtung der Pflege/ Angebot d. Spezialpflege/Beatmung"/>
                 <w:listItem w:displayText="234 Kleinsteinrichtung/Kinderhaus" w:value="234 Kleinsteinrichtung/Kinderhaus"/>
                 <w:listItem w:displayText="240 Vater/Mutter-Kind-Einrichtung" w:value="240 Vater/Mutter-Kind-Einrichtung"/>
                 <w:listItem w:displayText="241 Schüler:innenwohnheim/Internat" w:value="241 Schüler:innenwohnheim/Internat"/>
                 <w:listItem w:displayText="243 Jugendwohnheim" w:value="243 Jugendwohnheim"/>
                 <w:listItem w:displayText="250 Einrichtung der Inobhutnahme" w:value="250 Einrichtung der Inobhutnahme"/>
                 <w:listItem w:displayText="254 Selbstständige Jugendwohngemeinschaft" w:value="254 Selbstständige Jugendwohngemeinschaft"/>
                 <w:listItem w:displayText="267 Sozialpädagogisch Betreutes Wohnen" w:value="267 Sozialpädagogisch Betreutes Wohnen"/>
                 <w:listItem w:displayText="268 Individualpädagogische Projekte" w:value="268 Individualpädagogische Projekte"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00E2784C" w:rsidRPr="009C0FBF" w:rsidRDefault="003C1EE5" w:rsidP="00A838AE">
+              <w:p w14:paraId="31E51299" w14:textId="7FA22FD7" w:rsidR="00E2784C" w:rsidRPr="009C0FBF" w:rsidRDefault="00A511E2" w:rsidP="00A838AE">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                     <w:noProof/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                     <w:noProof/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
-                  <w:t>267 Sozialpädagogisch Betreutes Wohnen</w:t>
+                  <w:t>Wählen Sie ein Element aus.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:alias w:val="Art der Einrichtung/ des Einrichtungsteils"/>
               <w:tag w:val="Art der Einrichtung/ des Einrichtungsteils"/>
               <w:id w:val="-556942372"/>
               <w:placeholder>
                 <w:docPart w:val="0E62D27219AA4491B2D929B172863B7B"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Wählen Sie ein Element aus." w:value="Wählen Sie ein Element aus."/>
                 <w:listItem w:displayText="200 Tagesgruppe für Kinder und Jugendliche" w:value="200 Tagesgruppe für Kinder und Jugendliche"/>
                 <w:listItem w:displayText="201 Heilpädagogische Tagesgruppe" w:value="201 Heilpädagogische Tagesgruppe"/>
                 <w:listItem w:displayText="202 Einrichtung für Kinder und Jugendliche" w:value="202 Einrichtung für Kinder und Jugendliche"/>
                 <w:listItem w:displayText="203 Angebot ausschließlich für Jungen" w:value="203 Angebot ausschließlich für Jungen"/>
                 <w:listItem w:displayText="204 Angebot ausschließlich für Mädchen" w:value="204 Angebot ausschließlich für Mädchen"/>
@@ -4378,51 +4387,51 @@
                 <w:listItem w:displayText="215 Angebot m. Schwerpunkt Suchtverhalten" w:value="215 Angebot m. Schwerpunkt Suchtverhalten"/>
                 <w:listItem w:displayText="216 Angebot f. queere Kinder und Jugendliche" w:value="216 Angebot f. queere Kinder und Jugendliche"/>
                 <w:listItem w:displayText="217 Angebot m. Schwerpunkt FAS" w:value="217 Angebot m. Schwerpunkt FAS"/>
                 <w:listItem w:displayText="218 Angebot m. Schwerpunkt ASS" w:value="218 Angebot m. Schwerpunkt ASS"/>
                 <w:listItem w:displayText="219 Angebot m. Schwerpunkt tiergestützt" w:value="219 Angebot m. Schwerpunkt tiergestützt"/>
                 <w:listItem w:displayText="220 Angebot m. therapeutischem Schwerpunkt" w:value="220 Angebot m. therapeutischem Schwerpunkt"/>
                 <w:listItem w:displayText="221 Angebot m. heilpädagogischem Schwerpunkt" w:value="221 Angebot m. heilpädagogischem Schwerpunkt"/>
                 <w:listItem w:displayText="222 Angebot m. Schwerpunkt Traumapädagogik" w:value="222 Angebot m. Schwerpunkt Traumapädagogik"/>
                 <w:listItem w:displayText="223 Angebot z. anonymen Unterbringung" w:value="223 Angebot z. anonymen Unterbringung"/>
                 <w:listItem w:displayText="224 Angebot m. Freiheitsbeschränkung / Freiheitsentzug" w:value="224 Angebot m. Freiheitsbeschränkung / Freiheitsentzug"/>
                 <w:listItem w:displayText="225 Angebot zur U-haft Vermeidung" w:value="225 Angebot zur U-haft Vermeidung"/>
                 <w:listItem w:displayText="231 Einrichtung für Kinder und Jugendliche mit Behinderung" w:value="231 Einrichtung für Kinder und Jugendliche mit Behinderung"/>
                 <w:listItem w:displayText="232 Einrichtung der Pflege/ Angebot d. Spezialpflege/Beatmung" w:value="232 Einrichtung der Pflege/ Angebot d. Spezialpflege/Beatmung"/>
                 <w:listItem w:displayText="234 Kleinsteinrichtung/Kinderhaus" w:value="234 Kleinsteinrichtung/Kinderhaus"/>
                 <w:listItem w:displayText="240 Vater/Mutter-Kind-Einrichtung" w:value="240 Vater/Mutter-Kind-Einrichtung"/>
                 <w:listItem w:displayText="241 Schüler:innenwohnheim/Internat" w:value="241 Schüler:innenwohnheim/Internat"/>
                 <w:listItem w:displayText="243 Jugendwohnheim" w:value="243 Jugendwohnheim"/>
                 <w:listItem w:displayText="250 Einrichtung der Inobhutnahme" w:value="250 Einrichtung der Inobhutnahme"/>
                 <w:listItem w:displayText="254 Selbstständige Jugendwohngemeinschaft" w:value="254 Selbstständige Jugendwohngemeinschaft"/>
                 <w:listItem w:displayText="267 Sozialpädagogisch Betreutes Wohnen" w:value="267 Sozialpädagogisch Betreutes Wohnen"/>
                 <w:listItem w:displayText="268 Individualpädagogische Projekte" w:value="268 Individualpädagogische Projekte"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00BB616B" w:rsidRPr="009C0FBF" w:rsidRDefault="00BB616B" w:rsidP="00A838AE">
+              <w:p w14:paraId="3C073C11" w14:textId="77777777" w:rsidR="00BB616B" w:rsidRPr="009C0FBF" w:rsidRDefault="00BB616B" w:rsidP="00A838AE">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                     <w:noProof/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                     <w:noProof/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Wählen Sie ein Element aus.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -4456,91 +4465,91 @@
                 <w:listItem w:displayText="215 Angebot m. Schwerpunkt Suchtverhalten" w:value="215 Angebot m. Schwerpunkt Suchtverhalten"/>
                 <w:listItem w:displayText="216 Angebot f. queere Kinder und Jugendliche" w:value="216 Angebot f. queere Kinder und Jugendliche"/>
                 <w:listItem w:displayText="217 Angebot m. Schwerpunkt FAS" w:value="217 Angebot m. Schwerpunkt FAS"/>
                 <w:listItem w:displayText="218 Angebot m. Schwerpunkt ASS" w:value="218 Angebot m. Schwerpunkt ASS"/>
                 <w:listItem w:displayText="219 Angebot m. Schwerpunkt tiergestützt" w:value="219 Angebot m. Schwerpunkt tiergestützt"/>
                 <w:listItem w:displayText="220 Angebot m. therapeutischem Schwerpunkt" w:value="220 Angebot m. therapeutischem Schwerpunkt"/>
                 <w:listItem w:displayText="221 Angebot m. heilpädagogischem Schwerpunkt" w:value="221 Angebot m. heilpädagogischem Schwerpunkt"/>
                 <w:listItem w:displayText="222 Angebot m. Schwerpunkt Traumapädagogik" w:value="222 Angebot m. Schwerpunkt Traumapädagogik"/>
                 <w:listItem w:displayText="223 Angebot z. anonymen Unterbringung" w:value="223 Angebot z. anonymen Unterbringung"/>
                 <w:listItem w:displayText="224 Angebot m. Freiheitsbeschränkung / Freiheitsentzug" w:value="224 Angebot m. Freiheitsbeschränkung / Freiheitsentzug"/>
                 <w:listItem w:displayText="225 Angebot zur U-haft Vermeidung" w:value="225 Angebot zur U-haft Vermeidung"/>
                 <w:listItem w:displayText="231 Einrichtung für Kinder und Jugendliche mit Behinderung" w:value="231 Einrichtung für Kinder und Jugendliche mit Behinderung"/>
                 <w:listItem w:displayText="232 Einrichtung der Pflege/ Angebot d. Spezialpflege/Beatmung" w:value="232 Einrichtung der Pflege/ Angebot d. Spezialpflege/Beatmung"/>
                 <w:listItem w:displayText="234 Kleinsteinrichtung/Kinderhaus" w:value="234 Kleinsteinrichtung/Kinderhaus"/>
                 <w:listItem w:displayText="240 Vater/Mutter-Kind-Einrichtung" w:value="240 Vater/Mutter-Kind-Einrichtung"/>
                 <w:listItem w:displayText="241 Schüler:innenwohnheim/Internat" w:value="241 Schüler:innenwohnheim/Internat"/>
                 <w:listItem w:displayText="243 Jugendwohnheim" w:value="243 Jugendwohnheim"/>
                 <w:listItem w:displayText="250 Einrichtung der Inobhutnahme" w:value="250 Einrichtung der Inobhutnahme"/>
                 <w:listItem w:displayText="254 Selbstständige Jugendwohngemeinschaft" w:value="254 Selbstständige Jugendwohngemeinschaft"/>
                 <w:listItem w:displayText="267 Sozialpädagogisch Betreutes Wohnen" w:value="267 Sozialpädagogisch Betreutes Wohnen"/>
                 <w:listItem w:displayText="268 Individualpädagogische Projekte" w:value="268 Individualpädagogische Projekte"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00BB616B" w:rsidRPr="009C0FBF" w:rsidRDefault="00BB616B" w:rsidP="00A838AE">
+              <w:p w14:paraId="7C9832C3" w14:textId="77777777" w:rsidR="00BB616B" w:rsidRPr="009C0FBF" w:rsidRDefault="00BB616B" w:rsidP="00A838AE">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                     <w:noProof/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                     <w:noProof/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Wählen Sie ein Element aus.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w:rsidR="00E2784C" w:rsidRPr="00E2784C" w:rsidRDefault="00E2784C" w:rsidP="00A838AE">
+          <w:p w14:paraId="75E053D4" w14:textId="77777777" w:rsidR="00E2784C" w:rsidRPr="00E2784C" w:rsidRDefault="00E2784C" w:rsidP="00A838AE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00E2784C" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00A838AE">
+          <w:p w14:paraId="39FCE8EC" w14:textId="77777777" w:rsidR="00E2784C" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00A838AE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text354"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00882910">
@@ -4606,51 +4615,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E2784C" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00A838AE">
+          <w:p w14:paraId="368077C8" w14:textId="77777777" w:rsidR="00E2784C" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00A838AE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text354"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00882910">
@@ -4716,70 +4725,70 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E2784C" w:rsidRPr="00882910" w:rsidRDefault="00E2784C" w:rsidP="00A838AE">
+          <w:p w14:paraId="79800985" w14:textId="77777777" w:rsidR="00E2784C" w:rsidRPr="00882910" w:rsidRDefault="00E2784C" w:rsidP="00A838AE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E2784C" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00A838AE">
+          <w:p w14:paraId="3FFA39AA" w14:textId="77777777" w:rsidR="00E2784C" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00A838AE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text354"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00882910">
@@ -4846,51 +4855,51 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00E2784C" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00A838AE">
+          <w:p w14:paraId="7D82FC74" w14:textId="77777777" w:rsidR="00E2784C" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00A838AE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text354"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00882910">
@@ -4957,51 +4966,51 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00E2784C" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00A838AE">
+          <w:p w14:paraId="251BFC35" w14:textId="77777777" w:rsidR="00E2784C" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00A838AE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text354"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00882910">
@@ -5061,193 +5070,193 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00882910" w:rsidRPr="00FB5DF7" w:rsidTr="00B0759D">
+      <w:tr w:rsidR="00882910" w:rsidRPr="00FB5DF7" w14:paraId="1E8ABB90" w14:textId="77777777" w:rsidTr="00B0759D">
         <w:trPr>
           <w:trHeight w:val="1701"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00882910" w:rsidRPr="009C0FBF" w:rsidRDefault="0040766A" w:rsidP="00882910">
+          <w:p w14:paraId="54442DBD" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="009C0FBF" w:rsidRDefault="00A511E2" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-842462314"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00882910">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00882910" w:rsidRPr="009C0FBF" w:rsidRDefault="0040766A" w:rsidP="00882910">
+          <w:p w14:paraId="569B98D4" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="009C0FBF" w:rsidRDefault="00A511E2" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-797297858"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00882910">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00882910" w:rsidRDefault="0040766A" w:rsidP="00882910">
+          <w:p w14:paraId="2A42EFCF" w14:textId="77777777" w:rsidR="00882910" w:rsidRDefault="00A511E2" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:noProof/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="2064361700"/>
                 <w:placeholder>
                   <w:docPart w:val="8D3CFE98C74A4E59A6DC0FC7C5A1E883"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00882910" w:rsidRPr="002D762D">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00882910" w:rsidRPr="009C0FBF" w:rsidRDefault="00882910" w:rsidP="00882910">
+          <w:p w14:paraId="64F6962A" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="009C0FBF" w:rsidRDefault="00882910" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0041335D">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Art der Einrichtung/des Einrichtungsteils</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -5288,51 +5297,51 @@
                 <w:listItem w:displayText="215 Angebot m. Schwerpunkt Suchtverhalten" w:value="215 Angebot m. Schwerpunkt Suchtverhalten"/>
                 <w:listItem w:displayText="216 Angebot f. queere Kinder und Jugendliche" w:value="216 Angebot f. queere Kinder und Jugendliche"/>
                 <w:listItem w:displayText="217 Angebot m. Schwerpunkt FAS" w:value="217 Angebot m. Schwerpunkt FAS"/>
                 <w:listItem w:displayText="218 Angebot m. Schwerpunkt ASS" w:value="218 Angebot m. Schwerpunkt ASS"/>
                 <w:listItem w:displayText="219 Angebot m. Schwerpunkt tiergestützt" w:value="219 Angebot m. Schwerpunkt tiergestützt"/>
                 <w:listItem w:displayText="220 Angebot m. therapeutischem Schwerpunkt" w:value="220 Angebot m. therapeutischem Schwerpunkt"/>
                 <w:listItem w:displayText="221 Angebot m. heilpädagogischem Schwerpunkt" w:value="221 Angebot m. heilpädagogischem Schwerpunkt"/>
                 <w:listItem w:displayText="222 Angebot m. Schwerpunkt Traumapädagogik" w:value="222 Angebot m. Schwerpunkt Traumapädagogik"/>
                 <w:listItem w:displayText="223 Angebot z. anonymen Unterbringung" w:value="223 Angebot z. anonymen Unterbringung"/>
                 <w:listItem w:displayText="224 Angebot m. Freiheitsbeschränkung / Freiheitsentzug" w:value="224 Angebot m. Freiheitsbeschränkung / Freiheitsentzug"/>
                 <w:listItem w:displayText="225 Angebot zur U-haft Vermeidung" w:value="225 Angebot zur U-haft Vermeidung"/>
                 <w:listItem w:displayText="231 Einrichtung für Kinder und Jugendliche mit Behinderung" w:value="231 Einrichtung für Kinder und Jugendliche mit Behinderung"/>
                 <w:listItem w:displayText="232 Einrichtung der Pflege/ Angebot d. Spezialpflege/Beatmung" w:value="232 Einrichtung der Pflege/ Angebot d. Spezialpflege/Beatmung"/>
                 <w:listItem w:displayText="234 Kleinsteinrichtung/Kinderhaus" w:value="234 Kleinsteinrichtung/Kinderhaus"/>
                 <w:listItem w:displayText="240 Vater/Mutter-Kind-Einrichtung" w:value="240 Vater/Mutter-Kind-Einrichtung"/>
                 <w:listItem w:displayText="241 Schüler:innenwohnheim/Internat" w:value="241 Schüler:innenwohnheim/Internat"/>
                 <w:listItem w:displayText="243 Jugendwohnheim" w:value="243 Jugendwohnheim"/>
                 <w:listItem w:displayText="250 Einrichtung der Inobhutnahme" w:value="250 Einrichtung der Inobhutnahme"/>
                 <w:listItem w:displayText="254 Selbstständige Jugendwohngemeinschaft" w:value="254 Selbstständige Jugendwohngemeinschaft"/>
                 <w:listItem w:displayText="267 Sozialpädagogisch Betreutes Wohnen" w:value="267 Sozialpädagogisch Betreutes Wohnen"/>
                 <w:listItem w:displayText="268 Individualpädagogische Projekte" w:value="268 Individualpädagogische Projekte"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00882910" w:rsidRPr="009C0FBF" w:rsidRDefault="00882910" w:rsidP="00882910">
+              <w:p w14:paraId="62EBAB69" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="009C0FBF" w:rsidRDefault="00882910" w:rsidP="00882910">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                     <w:noProof/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                     <w:noProof/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Wählen Sie ein Element aus.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -5366,51 +5375,51 @@
                 <w:listItem w:displayText="215 Angebot m. Schwerpunkt Suchtverhalten" w:value="215 Angebot m. Schwerpunkt Suchtverhalten"/>
                 <w:listItem w:displayText="216 Angebot f. queere Kinder und Jugendliche" w:value="216 Angebot f. queere Kinder und Jugendliche"/>
                 <w:listItem w:displayText="217 Angebot m. Schwerpunkt FAS" w:value="217 Angebot m. Schwerpunkt FAS"/>
                 <w:listItem w:displayText="218 Angebot m. Schwerpunkt ASS" w:value="218 Angebot m. Schwerpunkt ASS"/>
                 <w:listItem w:displayText="219 Angebot m. Schwerpunkt tiergestützt" w:value="219 Angebot m. Schwerpunkt tiergestützt"/>
                 <w:listItem w:displayText="220 Angebot m. therapeutischem Schwerpunkt" w:value="220 Angebot m. therapeutischem Schwerpunkt"/>
                 <w:listItem w:displayText="221 Angebot m. heilpädagogischem Schwerpunkt" w:value="221 Angebot m. heilpädagogischem Schwerpunkt"/>
                 <w:listItem w:displayText="222 Angebot m. Schwerpunkt Traumapädagogik" w:value="222 Angebot m. Schwerpunkt Traumapädagogik"/>
                 <w:listItem w:displayText="223 Angebot z. anonymen Unterbringung" w:value="223 Angebot z. anonymen Unterbringung"/>
                 <w:listItem w:displayText="224 Angebot m. Freiheitsbeschränkung / Freiheitsentzug" w:value="224 Angebot m. Freiheitsbeschränkung / Freiheitsentzug"/>
                 <w:listItem w:displayText="225 Angebot zur U-haft Vermeidung" w:value="225 Angebot zur U-haft Vermeidung"/>
                 <w:listItem w:displayText="231 Einrichtung für Kinder und Jugendliche mit Behinderung" w:value="231 Einrichtung für Kinder und Jugendliche mit Behinderung"/>
                 <w:listItem w:displayText="232 Einrichtung der Pflege/ Angebot d. Spezialpflege/Beatmung" w:value="232 Einrichtung der Pflege/ Angebot d. Spezialpflege/Beatmung"/>
                 <w:listItem w:displayText="234 Kleinsteinrichtung/Kinderhaus" w:value="234 Kleinsteinrichtung/Kinderhaus"/>
                 <w:listItem w:displayText="240 Vater/Mutter-Kind-Einrichtung" w:value="240 Vater/Mutter-Kind-Einrichtung"/>
                 <w:listItem w:displayText="241 Schüler:innenwohnheim/Internat" w:value="241 Schüler:innenwohnheim/Internat"/>
                 <w:listItem w:displayText="243 Jugendwohnheim" w:value="243 Jugendwohnheim"/>
                 <w:listItem w:displayText="250 Einrichtung der Inobhutnahme" w:value="250 Einrichtung der Inobhutnahme"/>
                 <w:listItem w:displayText="254 Selbstständige Jugendwohngemeinschaft" w:value="254 Selbstständige Jugendwohngemeinschaft"/>
                 <w:listItem w:displayText="267 Sozialpädagogisch Betreutes Wohnen" w:value="267 Sozialpädagogisch Betreutes Wohnen"/>
                 <w:listItem w:displayText="268 Individualpädagogische Projekte" w:value="268 Individualpädagogische Projekte"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00882910" w:rsidRPr="009C0FBF" w:rsidRDefault="00882910" w:rsidP="00882910">
+              <w:p w14:paraId="061BD967" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="009C0FBF" w:rsidRDefault="00882910" w:rsidP="00882910">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                     <w:noProof/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                     <w:noProof/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Wählen Sie ein Element aus.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -5444,83 +5453,83 @@
                 <w:listItem w:displayText="215 Angebot m. Schwerpunkt Suchtverhalten" w:value="215 Angebot m. Schwerpunkt Suchtverhalten"/>
                 <w:listItem w:displayText="216 Angebot f. queere Kinder und Jugendliche" w:value="216 Angebot f. queere Kinder und Jugendliche"/>
                 <w:listItem w:displayText="217 Angebot m. Schwerpunkt FAS" w:value="217 Angebot m. Schwerpunkt FAS"/>
                 <w:listItem w:displayText="218 Angebot m. Schwerpunkt ASS" w:value="218 Angebot m. Schwerpunkt ASS"/>
                 <w:listItem w:displayText="219 Angebot m. Schwerpunkt tiergestützt" w:value="219 Angebot m. Schwerpunkt tiergestützt"/>
                 <w:listItem w:displayText="220 Angebot m. therapeutischem Schwerpunkt" w:value="220 Angebot m. therapeutischem Schwerpunkt"/>
                 <w:listItem w:displayText="221 Angebot m. heilpädagogischem Schwerpunkt" w:value="221 Angebot m. heilpädagogischem Schwerpunkt"/>
                 <w:listItem w:displayText="222 Angebot m. Schwerpunkt Traumapädagogik" w:value="222 Angebot m. Schwerpunkt Traumapädagogik"/>
                 <w:listItem w:displayText="223 Angebot z. anonymen Unterbringung" w:value="223 Angebot z. anonymen Unterbringung"/>
                 <w:listItem w:displayText="224 Angebot m. Freiheitsbeschränkung / Freiheitsentzug" w:value="224 Angebot m. Freiheitsbeschränkung / Freiheitsentzug"/>
                 <w:listItem w:displayText="225 Angebot zur U-haft Vermeidung" w:value="225 Angebot zur U-haft Vermeidung"/>
                 <w:listItem w:displayText="231 Einrichtung für Kinder und Jugendliche mit Behinderung" w:value="231 Einrichtung für Kinder und Jugendliche mit Behinderung"/>
                 <w:listItem w:displayText="232 Einrichtung der Pflege/ Angebot d. Spezialpflege/Beatmung" w:value="232 Einrichtung der Pflege/ Angebot d. Spezialpflege/Beatmung"/>
                 <w:listItem w:displayText="234 Kleinsteinrichtung/Kinderhaus" w:value="234 Kleinsteinrichtung/Kinderhaus"/>
                 <w:listItem w:displayText="240 Vater/Mutter-Kind-Einrichtung" w:value="240 Vater/Mutter-Kind-Einrichtung"/>
                 <w:listItem w:displayText="241 Schüler:innenwohnheim/Internat" w:value="241 Schüler:innenwohnheim/Internat"/>
                 <w:listItem w:displayText="243 Jugendwohnheim" w:value="243 Jugendwohnheim"/>
                 <w:listItem w:displayText="250 Einrichtung der Inobhutnahme" w:value="250 Einrichtung der Inobhutnahme"/>
                 <w:listItem w:displayText="254 Selbstständige Jugendwohngemeinschaft" w:value="254 Selbstständige Jugendwohngemeinschaft"/>
                 <w:listItem w:displayText="267 Sozialpädagogisch Betreutes Wohnen" w:value="267 Sozialpädagogisch Betreutes Wohnen"/>
                 <w:listItem w:displayText="268 Individualpädagogische Projekte" w:value="268 Individualpädagogische Projekte"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00882910" w:rsidRPr="00BB616B" w:rsidRDefault="00882910" w:rsidP="00882910">
+              <w:p w14:paraId="756FFA5D" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00BB616B" w:rsidRDefault="00882910" w:rsidP="00882910">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                     <w:noProof/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                     <w:noProof/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Wählen Sie ein Element aus.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
+          <w:p w14:paraId="63E4B998" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text354"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00882910">
@@ -5587,51 +5596,51 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
+          <w:p w14:paraId="58B0E724" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text354"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00882910">
@@ -5698,51 +5707,51 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
+          <w:p w14:paraId="15A031A3" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text354"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00882910">
@@ -5809,51 +5818,51 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
+          <w:p w14:paraId="3D9D00B9" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text354"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00882910">
@@ -5921,51 +5930,51 @@
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
+          <w:p w14:paraId="4B319020" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text354"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00882910">
@@ -6033,51 +6042,51 @@
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
+          <w:p w14:paraId="4772EA13" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text354"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00882910">
@@ -6137,194 +6146,194 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00882910" w:rsidRPr="00FB5DF7" w:rsidTr="00B0759D">
+      <w:tr w:rsidR="00882910" w:rsidRPr="00FB5DF7" w14:paraId="31324C1D" w14:textId="77777777" w:rsidTr="00B0759D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1273"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00882910" w:rsidRPr="00752C80" w:rsidRDefault="0040766A" w:rsidP="00882910">
+          <w:p w14:paraId="4B4A42ED" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00752C80" w:rsidRDefault="00A511E2" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="861940363"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00882910">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00882910" w:rsidRPr="009C0FBF" w:rsidRDefault="0040766A" w:rsidP="00882910">
+          <w:p w14:paraId="7AF6601A" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="009C0FBF" w:rsidRDefault="00A511E2" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1994757490"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00882910">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00882910" w:rsidRDefault="0040766A" w:rsidP="00882910">
+          <w:p w14:paraId="58D1B5C3" w14:textId="77777777" w:rsidR="00882910" w:rsidRDefault="00A511E2" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:noProof/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="308668857"/>
                 <w:placeholder>
                   <w:docPart w:val="D172CD97EE0146B3BBBF246F17D83C7D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00882910" w:rsidRPr="002D762D">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00882910" w:rsidRPr="009C0FBF" w:rsidRDefault="00882910" w:rsidP="00882910">
+          <w:p w14:paraId="0036DE79" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="009C0FBF" w:rsidRDefault="00882910" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0041335D">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Art der Einrichtung/des Einrichtungsteils</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -6365,51 +6374,51 @@
                 <w:listItem w:displayText="215 Angebot m. Schwerpunkt Suchtverhalten" w:value="215 Angebot m. Schwerpunkt Suchtverhalten"/>
                 <w:listItem w:displayText="216 Angebot f. queere Kinder und Jugendliche" w:value="216 Angebot f. queere Kinder und Jugendliche"/>
                 <w:listItem w:displayText="217 Angebot m. Schwerpunkt FAS" w:value="217 Angebot m. Schwerpunkt FAS"/>
                 <w:listItem w:displayText="218 Angebot m. Schwerpunkt ASS" w:value="218 Angebot m. Schwerpunkt ASS"/>
                 <w:listItem w:displayText="219 Angebot m. Schwerpunkt tiergestützt" w:value="219 Angebot m. Schwerpunkt tiergestützt"/>
                 <w:listItem w:displayText="220 Angebot m. therapeutischem Schwerpunkt" w:value="220 Angebot m. therapeutischem Schwerpunkt"/>
                 <w:listItem w:displayText="221 Angebot m. heilpädagogischem Schwerpunkt" w:value="221 Angebot m. heilpädagogischem Schwerpunkt"/>
                 <w:listItem w:displayText="222 Angebot m. Schwerpunkt Traumapädagogik" w:value="222 Angebot m. Schwerpunkt Traumapädagogik"/>
                 <w:listItem w:displayText="223 Angebot z. anonymen Unterbringung" w:value="223 Angebot z. anonymen Unterbringung"/>
                 <w:listItem w:displayText="224 Angebot m. Freiheitsbeschränkung / Freiheitsentzug" w:value="224 Angebot m. Freiheitsbeschränkung / Freiheitsentzug"/>
                 <w:listItem w:displayText="225 Angebot zur U-haft Vermeidung" w:value="225 Angebot zur U-haft Vermeidung"/>
                 <w:listItem w:displayText="231 Einrichtung für Kinder und Jugendliche mit Behinderung" w:value="231 Einrichtung für Kinder und Jugendliche mit Behinderung"/>
                 <w:listItem w:displayText="232 Einrichtung der Pflege/ Angebot d. Spezialpflege/Beatmung" w:value="232 Einrichtung der Pflege/ Angebot d. Spezialpflege/Beatmung"/>
                 <w:listItem w:displayText="234 Kleinsteinrichtung/Kinderhaus" w:value="234 Kleinsteinrichtung/Kinderhaus"/>
                 <w:listItem w:displayText="240 Vater/Mutter-Kind-Einrichtung" w:value="240 Vater/Mutter-Kind-Einrichtung"/>
                 <w:listItem w:displayText="241 Schüler:innenwohnheim/Internat" w:value="241 Schüler:innenwohnheim/Internat"/>
                 <w:listItem w:displayText="243 Jugendwohnheim" w:value="243 Jugendwohnheim"/>
                 <w:listItem w:displayText="250 Einrichtung der Inobhutnahme" w:value="250 Einrichtung der Inobhutnahme"/>
                 <w:listItem w:displayText="254 Selbstständige Jugendwohngemeinschaft" w:value="254 Selbstständige Jugendwohngemeinschaft"/>
                 <w:listItem w:displayText="267 Sozialpädagogisch Betreutes Wohnen" w:value="267 Sozialpädagogisch Betreutes Wohnen"/>
                 <w:listItem w:displayText="268 Individualpädagogische Projekte" w:value="268 Individualpädagogische Projekte"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00882910" w:rsidRPr="009C0FBF" w:rsidRDefault="00882910" w:rsidP="00882910">
+              <w:p w14:paraId="54017942" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="009C0FBF" w:rsidRDefault="00882910" w:rsidP="00882910">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                     <w:noProof/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                     <w:noProof/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Wählen Sie ein Element aus.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -6443,51 +6452,51 @@
                 <w:listItem w:displayText="215 Angebot m. Schwerpunkt Suchtverhalten" w:value="215 Angebot m. Schwerpunkt Suchtverhalten"/>
                 <w:listItem w:displayText="216 Angebot f. queere Kinder und Jugendliche" w:value="216 Angebot f. queere Kinder und Jugendliche"/>
                 <w:listItem w:displayText="217 Angebot m. Schwerpunkt FAS" w:value="217 Angebot m. Schwerpunkt FAS"/>
                 <w:listItem w:displayText="218 Angebot m. Schwerpunkt ASS" w:value="218 Angebot m. Schwerpunkt ASS"/>
                 <w:listItem w:displayText="219 Angebot m. Schwerpunkt tiergestützt" w:value="219 Angebot m. Schwerpunkt tiergestützt"/>
                 <w:listItem w:displayText="220 Angebot m. therapeutischem Schwerpunkt" w:value="220 Angebot m. therapeutischem Schwerpunkt"/>
                 <w:listItem w:displayText="221 Angebot m. heilpädagogischem Schwerpunkt" w:value="221 Angebot m. heilpädagogischem Schwerpunkt"/>
                 <w:listItem w:displayText="222 Angebot m. Schwerpunkt Traumapädagogik" w:value="222 Angebot m. Schwerpunkt Traumapädagogik"/>
                 <w:listItem w:displayText="223 Angebot z. anonymen Unterbringung" w:value="223 Angebot z. anonymen Unterbringung"/>
                 <w:listItem w:displayText="224 Angebot m. Freiheitsbeschränkung / Freiheitsentzug" w:value="224 Angebot m. Freiheitsbeschränkung / Freiheitsentzug"/>
                 <w:listItem w:displayText="225 Angebot zur U-haft Vermeidung" w:value="225 Angebot zur U-haft Vermeidung"/>
                 <w:listItem w:displayText="231 Einrichtung für Kinder und Jugendliche mit Behinderung" w:value="231 Einrichtung für Kinder und Jugendliche mit Behinderung"/>
                 <w:listItem w:displayText="232 Einrichtung der Pflege/ Angebot d. Spezialpflege/Beatmung" w:value="232 Einrichtung der Pflege/ Angebot d. Spezialpflege/Beatmung"/>
                 <w:listItem w:displayText="234 Kleinsteinrichtung/Kinderhaus" w:value="234 Kleinsteinrichtung/Kinderhaus"/>
                 <w:listItem w:displayText="240 Vater/Mutter-Kind-Einrichtung" w:value="240 Vater/Mutter-Kind-Einrichtung"/>
                 <w:listItem w:displayText="241 Schüler:innenwohnheim/Internat" w:value="241 Schüler:innenwohnheim/Internat"/>
                 <w:listItem w:displayText="243 Jugendwohnheim" w:value="243 Jugendwohnheim"/>
                 <w:listItem w:displayText="250 Einrichtung der Inobhutnahme" w:value="250 Einrichtung der Inobhutnahme"/>
                 <w:listItem w:displayText="254 Selbstständige Jugendwohngemeinschaft" w:value="254 Selbstständige Jugendwohngemeinschaft"/>
                 <w:listItem w:displayText="267 Sozialpädagogisch Betreutes Wohnen" w:value="267 Sozialpädagogisch Betreutes Wohnen"/>
                 <w:listItem w:displayText="268 Individualpädagogische Projekte" w:value="268 Individualpädagogische Projekte"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00882910" w:rsidRPr="009C0FBF" w:rsidRDefault="00882910" w:rsidP="00882910">
+              <w:p w14:paraId="5795C6BF" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="009C0FBF" w:rsidRDefault="00882910" w:rsidP="00882910">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                     <w:noProof/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                     <w:noProof/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Wählen Sie ein Element aus.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -6521,92 +6530,92 @@
                 <w:listItem w:displayText="215 Angebot m. Schwerpunkt Suchtverhalten" w:value="215 Angebot m. Schwerpunkt Suchtverhalten"/>
                 <w:listItem w:displayText="216 Angebot f. queere Kinder und Jugendliche" w:value="216 Angebot f. queere Kinder und Jugendliche"/>
                 <w:listItem w:displayText="217 Angebot m. Schwerpunkt FAS" w:value="217 Angebot m. Schwerpunkt FAS"/>
                 <w:listItem w:displayText="218 Angebot m. Schwerpunkt ASS" w:value="218 Angebot m. Schwerpunkt ASS"/>
                 <w:listItem w:displayText="219 Angebot m. Schwerpunkt tiergestützt" w:value="219 Angebot m. Schwerpunkt tiergestützt"/>
                 <w:listItem w:displayText="220 Angebot m. therapeutischem Schwerpunkt" w:value="220 Angebot m. therapeutischem Schwerpunkt"/>
                 <w:listItem w:displayText="221 Angebot m. heilpädagogischem Schwerpunkt" w:value="221 Angebot m. heilpädagogischem Schwerpunkt"/>
                 <w:listItem w:displayText="222 Angebot m. Schwerpunkt Traumapädagogik" w:value="222 Angebot m. Schwerpunkt Traumapädagogik"/>
                 <w:listItem w:displayText="223 Angebot z. anonymen Unterbringung" w:value="223 Angebot z. anonymen Unterbringung"/>
                 <w:listItem w:displayText="224 Angebot m. Freiheitsbeschränkung / Freiheitsentzug" w:value="224 Angebot m. Freiheitsbeschränkung / Freiheitsentzug"/>
                 <w:listItem w:displayText="225 Angebot zur U-haft Vermeidung" w:value="225 Angebot zur U-haft Vermeidung"/>
                 <w:listItem w:displayText="231 Einrichtung für Kinder und Jugendliche mit Behinderung" w:value="231 Einrichtung für Kinder und Jugendliche mit Behinderung"/>
                 <w:listItem w:displayText="232 Einrichtung der Pflege/ Angebot d. Spezialpflege/Beatmung" w:value="232 Einrichtung der Pflege/ Angebot d. Spezialpflege/Beatmung"/>
                 <w:listItem w:displayText="234 Kleinsteinrichtung/Kinderhaus" w:value="234 Kleinsteinrichtung/Kinderhaus"/>
                 <w:listItem w:displayText="240 Vater/Mutter-Kind-Einrichtung" w:value="240 Vater/Mutter-Kind-Einrichtung"/>
                 <w:listItem w:displayText="241 Schüler:innenwohnheim/Internat" w:value="241 Schüler:innenwohnheim/Internat"/>
                 <w:listItem w:displayText="243 Jugendwohnheim" w:value="243 Jugendwohnheim"/>
                 <w:listItem w:displayText="250 Einrichtung der Inobhutnahme" w:value="250 Einrichtung der Inobhutnahme"/>
                 <w:listItem w:displayText="254 Selbstständige Jugendwohngemeinschaft" w:value="254 Selbstständige Jugendwohngemeinschaft"/>
                 <w:listItem w:displayText="267 Sozialpädagogisch Betreutes Wohnen" w:value="267 Sozialpädagogisch Betreutes Wohnen"/>
                 <w:listItem w:displayText="268 Individualpädagogische Projekte" w:value="268 Individualpädagogische Projekte"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00882910" w:rsidRPr="009C0FBF" w:rsidRDefault="00882910" w:rsidP="00882910">
+              <w:p w14:paraId="27F67996" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="009C0FBF" w:rsidRDefault="00882910" w:rsidP="00882910">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                     <w:noProof/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                     <w:noProof/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Wählen Sie ein Element aus.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w:rsidR="00882910" w:rsidRPr="00E2784C" w:rsidRDefault="00882910" w:rsidP="00882910">
+          <w:p w14:paraId="35A32E0F" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00E2784C" w:rsidRDefault="00882910" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
+          <w:p w14:paraId="502AC2A0" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text354"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00882910">
@@ -6673,51 +6682,51 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
+          <w:p w14:paraId="1379516A" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text354"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00882910">
@@ -6784,51 +6793,51 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
+          <w:p w14:paraId="30350874" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text354"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00882910">
@@ -6895,51 +6904,51 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
+          <w:p w14:paraId="7D9225C6" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text354"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00882910">
@@ -7007,51 +7016,51 @@
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
+          <w:p w14:paraId="6AC022C0" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text354"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00882910">
@@ -7119,51 +7128,51 @@
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
+          <w:p w14:paraId="68020979" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text354"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00882910">
@@ -7223,194 +7232,194 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00882910" w:rsidRPr="00FB5DF7" w:rsidTr="00B0759D">
+      <w:tr w:rsidR="00882910" w:rsidRPr="00FB5DF7" w14:paraId="2233F1C9" w14:textId="77777777" w:rsidTr="00B0759D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1667"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00882910" w:rsidRPr="00752C80" w:rsidRDefault="0040766A" w:rsidP="00882910">
+          <w:p w14:paraId="719EB040" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00752C80" w:rsidRDefault="00A511E2" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-1842455571"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00882910">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00882910" w:rsidRPr="009C0FBF" w:rsidRDefault="0040766A" w:rsidP="00882910">
+          <w:p w14:paraId="6FDC7E89" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="009C0FBF" w:rsidRDefault="00A511E2" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-147671609"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00882910">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00882910" w:rsidRDefault="0040766A" w:rsidP="00882910">
+          <w:p w14:paraId="78EF2E33" w14:textId="77777777" w:rsidR="00882910" w:rsidRDefault="00A511E2" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:noProof/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="660269865"/>
                 <w:placeholder>
                   <w:docPart w:val="FAB55178FC5E4E62B2CD5FE3B8DE2CC3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00882910" w:rsidRPr="002D762D">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00882910" w:rsidRPr="009C0FBF" w:rsidRDefault="00882910" w:rsidP="00882910">
+          <w:p w14:paraId="0ACC520B" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="009C0FBF" w:rsidRDefault="00882910" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0041335D">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Art der Einrichtung/des Einrichtungsteils</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -7451,51 +7460,51 @@
                 <w:listItem w:displayText="215 Angebot m. Schwerpunkt Suchtverhalten" w:value="215 Angebot m. Schwerpunkt Suchtverhalten"/>
                 <w:listItem w:displayText="216 Angebot f. queere Kinder und Jugendliche" w:value="216 Angebot f. queere Kinder und Jugendliche"/>
                 <w:listItem w:displayText="217 Angebot m. Schwerpunkt FAS" w:value="217 Angebot m. Schwerpunkt FAS"/>
                 <w:listItem w:displayText="218 Angebot m. Schwerpunkt ASS" w:value="218 Angebot m. Schwerpunkt ASS"/>
                 <w:listItem w:displayText="219 Angebot m. Schwerpunkt tiergestützt" w:value="219 Angebot m. Schwerpunkt tiergestützt"/>
                 <w:listItem w:displayText="220 Angebot m. therapeutischem Schwerpunkt" w:value="220 Angebot m. therapeutischem Schwerpunkt"/>
                 <w:listItem w:displayText="221 Angebot m. heilpädagogischem Schwerpunkt" w:value="221 Angebot m. heilpädagogischem Schwerpunkt"/>
                 <w:listItem w:displayText="222 Angebot m. Schwerpunkt Traumapädagogik" w:value="222 Angebot m. Schwerpunkt Traumapädagogik"/>
                 <w:listItem w:displayText="223 Angebot z. anonymen Unterbringung" w:value="223 Angebot z. anonymen Unterbringung"/>
                 <w:listItem w:displayText="224 Angebot m. Freiheitsbeschränkung / Freiheitsentzug" w:value="224 Angebot m. Freiheitsbeschränkung / Freiheitsentzug"/>
                 <w:listItem w:displayText="225 Angebot zur U-haft Vermeidung" w:value="225 Angebot zur U-haft Vermeidung"/>
                 <w:listItem w:displayText="231 Einrichtung für Kinder und Jugendliche mit Behinderung" w:value="231 Einrichtung für Kinder und Jugendliche mit Behinderung"/>
                 <w:listItem w:displayText="232 Einrichtung der Pflege/ Angebot d. Spezialpflege/Beatmung" w:value="232 Einrichtung der Pflege/ Angebot d. Spezialpflege/Beatmung"/>
                 <w:listItem w:displayText="234 Kleinsteinrichtung/Kinderhaus" w:value="234 Kleinsteinrichtung/Kinderhaus"/>
                 <w:listItem w:displayText="240 Vater/Mutter-Kind-Einrichtung" w:value="240 Vater/Mutter-Kind-Einrichtung"/>
                 <w:listItem w:displayText="241 Schüler:innenwohnheim/Internat" w:value="241 Schüler:innenwohnheim/Internat"/>
                 <w:listItem w:displayText="243 Jugendwohnheim" w:value="243 Jugendwohnheim"/>
                 <w:listItem w:displayText="250 Einrichtung der Inobhutnahme" w:value="250 Einrichtung der Inobhutnahme"/>
                 <w:listItem w:displayText="254 Selbstständige Jugendwohngemeinschaft" w:value="254 Selbstständige Jugendwohngemeinschaft"/>
                 <w:listItem w:displayText="267 Sozialpädagogisch Betreutes Wohnen" w:value="267 Sozialpädagogisch Betreutes Wohnen"/>
                 <w:listItem w:displayText="268 Individualpädagogische Projekte" w:value="268 Individualpädagogische Projekte"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00882910" w:rsidRPr="009C0FBF" w:rsidRDefault="00882910" w:rsidP="00882910">
+              <w:p w14:paraId="5B7418AE" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="009C0FBF" w:rsidRDefault="00882910" w:rsidP="00882910">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                     <w:noProof/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                     <w:noProof/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Wählen Sie ein Element aus.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -7529,51 +7538,51 @@
                 <w:listItem w:displayText="215 Angebot m. Schwerpunkt Suchtverhalten" w:value="215 Angebot m. Schwerpunkt Suchtverhalten"/>
                 <w:listItem w:displayText="216 Angebot f. queere Kinder und Jugendliche" w:value="216 Angebot f. queere Kinder und Jugendliche"/>
                 <w:listItem w:displayText="217 Angebot m. Schwerpunkt FAS" w:value="217 Angebot m. Schwerpunkt FAS"/>
                 <w:listItem w:displayText="218 Angebot m. Schwerpunkt ASS" w:value="218 Angebot m. Schwerpunkt ASS"/>
                 <w:listItem w:displayText="219 Angebot m. Schwerpunkt tiergestützt" w:value="219 Angebot m. Schwerpunkt tiergestützt"/>
                 <w:listItem w:displayText="220 Angebot m. therapeutischem Schwerpunkt" w:value="220 Angebot m. therapeutischem Schwerpunkt"/>
                 <w:listItem w:displayText="221 Angebot m. heilpädagogischem Schwerpunkt" w:value="221 Angebot m. heilpädagogischem Schwerpunkt"/>
                 <w:listItem w:displayText="222 Angebot m. Schwerpunkt Traumapädagogik" w:value="222 Angebot m. Schwerpunkt Traumapädagogik"/>
                 <w:listItem w:displayText="223 Angebot z. anonymen Unterbringung" w:value="223 Angebot z. anonymen Unterbringung"/>
                 <w:listItem w:displayText="224 Angebot m. Freiheitsbeschränkung / Freiheitsentzug" w:value="224 Angebot m. Freiheitsbeschränkung / Freiheitsentzug"/>
                 <w:listItem w:displayText="225 Angebot zur U-haft Vermeidung" w:value="225 Angebot zur U-haft Vermeidung"/>
                 <w:listItem w:displayText="231 Einrichtung für Kinder und Jugendliche mit Behinderung" w:value="231 Einrichtung für Kinder und Jugendliche mit Behinderung"/>
                 <w:listItem w:displayText="232 Einrichtung der Pflege/ Angebot d. Spezialpflege/Beatmung" w:value="232 Einrichtung der Pflege/ Angebot d. Spezialpflege/Beatmung"/>
                 <w:listItem w:displayText="234 Kleinsteinrichtung/Kinderhaus" w:value="234 Kleinsteinrichtung/Kinderhaus"/>
                 <w:listItem w:displayText="240 Vater/Mutter-Kind-Einrichtung" w:value="240 Vater/Mutter-Kind-Einrichtung"/>
                 <w:listItem w:displayText="241 Schüler:innenwohnheim/Internat" w:value="241 Schüler:innenwohnheim/Internat"/>
                 <w:listItem w:displayText="243 Jugendwohnheim" w:value="243 Jugendwohnheim"/>
                 <w:listItem w:displayText="250 Einrichtung der Inobhutnahme" w:value="250 Einrichtung der Inobhutnahme"/>
                 <w:listItem w:displayText="254 Selbstständige Jugendwohngemeinschaft" w:value="254 Selbstständige Jugendwohngemeinschaft"/>
                 <w:listItem w:displayText="267 Sozialpädagogisch Betreutes Wohnen" w:value="267 Sozialpädagogisch Betreutes Wohnen"/>
                 <w:listItem w:displayText="268 Individualpädagogische Projekte" w:value="268 Individualpädagogische Projekte"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00882910" w:rsidRPr="009C0FBF" w:rsidRDefault="00882910" w:rsidP="00882910">
+              <w:p w14:paraId="0FE3BD41" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="009C0FBF" w:rsidRDefault="00882910" w:rsidP="00882910">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                     <w:noProof/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                     <w:noProof/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Wählen Sie ein Element aus.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -7607,92 +7616,92 @@
                 <w:listItem w:displayText="215 Angebot m. Schwerpunkt Suchtverhalten" w:value="215 Angebot m. Schwerpunkt Suchtverhalten"/>
                 <w:listItem w:displayText="216 Angebot f. queere Kinder und Jugendliche" w:value="216 Angebot f. queere Kinder und Jugendliche"/>
                 <w:listItem w:displayText="217 Angebot m. Schwerpunkt FAS" w:value="217 Angebot m. Schwerpunkt FAS"/>
                 <w:listItem w:displayText="218 Angebot m. Schwerpunkt ASS" w:value="218 Angebot m. Schwerpunkt ASS"/>
                 <w:listItem w:displayText="219 Angebot m. Schwerpunkt tiergestützt" w:value="219 Angebot m. Schwerpunkt tiergestützt"/>
                 <w:listItem w:displayText="220 Angebot m. therapeutischem Schwerpunkt" w:value="220 Angebot m. therapeutischem Schwerpunkt"/>
                 <w:listItem w:displayText="221 Angebot m. heilpädagogischem Schwerpunkt" w:value="221 Angebot m. heilpädagogischem Schwerpunkt"/>
                 <w:listItem w:displayText="222 Angebot m. Schwerpunkt Traumapädagogik" w:value="222 Angebot m. Schwerpunkt Traumapädagogik"/>
                 <w:listItem w:displayText="223 Angebot z. anonymen Unterbringung" w:value="223 Angebot z. anonymen Unterbringung"/>
                 <w:listItem w:displayText="224 Angebot m. Freiheitsbeschränkung / Freiheitsentzug" w:value="224 Angebot m. Freiheitsbeschränkung / Freiheitsentzug"/>
                 <w:listItem w:displayText="225 Angebot zur U-haft Vermeidung" w:value="225 Angebot zur U-haft Vermeidung"/>
                 <w:listItem w:displayText="231 Einrichtung für Kinder und Jugendliche mit Behinderung" w:value="231 Einrichtung für Kinder und Jugendliche mit Behinderung"/>
                 <w:listItem w:displayText="232 Einrichtung der Pflege/ Angebot d. Spezialpflege/Beatmung" w:value="232 Einrichtung der Pflege/ Angebot d. Spezialpflege/Beatmung"/>
                 <w:listItem w:displayText="234 Kleinsteinrichtung/Kinderhaus" w:value="234 Kleinsteinrichtung/Kinderhaus"/>
                 <w:listItem w:displayText="240 Vater/Mutter-Kind-Einrichtung" w:value="240 Vater/Mutter-Kind-Einrichtung"/>
                 <w:listItem w:displayText="241 Schüler:innenwohnheim/Internat" w:value="241 Schüler:innenwohnheim/Internat"/>
                 <w:listItem w:displayText="243 Jugendwohnheim" w:value="243 Jugendwohnheim"/>
                 <w:listItem w:displayText="250 Einrichtung der Inobhutnahme" w:value="250 Einrichtung der Inobhutnahme"/>
                 <w:listItem w:displayText="254 Selbstständige Jugendwohngemeinschaft" w:value="254 Selbstständige Jugendwohngemeinschaft"/>
                 <w:listItem w:displayText="267 Sozialpädagogisch Betreutes Wohnen" w:value="267 Sozialpädagogisch Betreutes Wohnen"/>
                 <w:listItem w:displayText="268 Individualpädagogische Projekte" w:value="268 Individualpädagogische Projekte"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00882910" w:rsidRPr="009C0FBF" w:rsidRDefault="00882910" w:rsidP="00882910">
+              <w:p w14:paraId="2EE02BA0" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="009C0FBF" w:rsidRDefault="00882910" w:rsidP="00882910">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                     <w:noProof/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                     <w:noProof/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Wählen Sie ein Element aus.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w:rsidR="00882910" w:rsidRPr="00E2784C" w:rsidRDefault="00882910" w:rsidP="00882910">
+          <w:p w14:paraId="68F657C3" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00E2784C" w:rsidRDefault="00882910" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
+          <w:p w14:paraId="4D91CE59" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text354"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00882910">
@@ -7759,51 +7768,51 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
+          <w:p w14:paraId="6DA6057F" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text354"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00882910">
@@ -7870,51 +7879,51 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
+          <w:p w14:paraId="152DB8D3" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text354"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00882910">
@@ -7981,51 +7990,51 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
+          <w:p w14:paraId="1618287C" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text354"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00882910">
@@ -8093,51 +8102,51 @@
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
+          <w:p w14:paraId="37D5C882" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text354"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00882910">
@@ -8205,51 +8214,51 @@
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
+          <w:p w14:paraId="1F79E431" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00882910">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text354"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00882910">
@@ -8310,139 +8319,138 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00882910">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000957FB" w:rsidRPr="00204C0E" w:rsidRDefault="000957FB" w:rsidP="00204C0E">
+    <w:p w14:paraId="3DCF7886" w14:textId="77777777" w:rsidR="000957FB" w:rsidRPr="00204C0E" w:rsidRDefault="000957FB" w:rsidP="00204C0E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="000957FB" w:rsidRPr="00204C0E" w:rsidSect="00DA5308">
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11905" w:h="16837" w:code="9"/>
           <w:pgMar w:top="2835" w:right="1440" w:bottom="1440" w:left="1418" w:header="567" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:formProt w:val="0"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AE25C8" w:rsidRDefault="00AE25C8" w:rsidP="00A838AE">
+    <w:p w14:paraId="5B4F719D" w14:textId="77777777" w:rsidR="00AE25C8" w:rsidRDefault="00AE25C8" w:rsidP="00A838AE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AD064C" w:rsidRDefault="00AD064C" w:rsidP="00A838AE">
+    <w:p w14:paraId="11C67213" w14:textId="77777777" w:rsidR="00AD064C" w:rsidRDefault="00AD064C" w:rsidP="00A838AE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003C1EE5" w:rsidRDefault="003C1EE5" w:rsidP="00A838AE">
+    <w:p w14:paraId="0512F4CF" w14:textId="77777777" w:rsidR="003C1EE5" w:rsidRDefault="003C1EE5" w:rsidP="00A838AE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AE25C8" w:rsidRPr="00C53621" w:rsidRDefault="00AE25C8" w:rsidP="00A838AE">
+    <w:p w14:paraId="43465BA0" w14:textId="77777777" w:rsidR="00AE25C8" w:rsidRPr="00C53621" w:rsidRDefault="00AE25C8" w:rsidP="00A838AE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A838AE" w:rsidRPr="005E2095" w:rsidRDefault="001E4D2A" w:rsidP="005E2095">
+    <w:p w14:paraId="7D35EC54" w14:textId="77777777" w:rsidR="00A838AE" w:rsidRPr="005E2095" w:rsidRDefault="001E4D2A" w:rsidP="005E2095">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="TM_Unterschrift"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00C53621">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Gesamtplatzzahl</w:t>
       </w:r>
       <w:r w:rsidRPr="00C53621">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C53621">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text358"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Text358"/>
       <w:r w:rsidRPr="00C53621">
@@ -8568,112 +8576,112 @@
       </w:r>
       <w:r w:rsidR="005E2095" w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="005E2095" w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="005E2095" w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A838AE" w:rsidRDefault="00A838AE" w:rsidP="00A838AE">
+    <w:p w14:paraId="18B83F3D" w14:textId="77777777" w:rsidR="00A838AE" w:rsidRDefault="00A838AE" w:rsidP="00A838AE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A20B71" w:rsidRPr="00C53621" w:rsidRDefault="00A20B71" w:rsidP="00A838AE">
+    <w:p w14:paraId="6F5ED036" w14:textId="77777777" w:rsidR="00A20B71" w:rsidRPr="00C53621" w:rsidRDefault="00A20B71" w:rsidP="00A838AE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRPr="00C53621" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="2366ABA5" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRPr="00C53621" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRPr="001B6759" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="34D38E84" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRPr="001B6759" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B6759">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ort, Datum und rechtsverbindliche Unterschrift des Trägers:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
+    <w:p w14:paraId="330F32EC" w14:textId="77777777" w:rsidR="001E4D2A" w:rsidRDefault="001E4D2A" w:rsidP="00A838AE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text354"/>
             <w:enabled/>
@@ -8723,636 +8731,687 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00BC59CF">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00BC59CF">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A745E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C47721" w:rsidRDefault="00C47721" w:rsidP="005E2095">
+    <w:p w14:paraId="692160D2" w14:textId="77777777" w:rsidR="00C47721" w:rsidRDefault="00C47721" w:rsidP="005E2095">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A20B71" w:rsidRDefault="00A20B71" w:rsidP="005E2095">
+    <w:p w14:paraId="408C575E" w14:textId="77777777" w:rsidR="00A20B71" w:rsidRDefault="00A20B71" w:rsidP="005E2095">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A20B71" w:rsidRDefault="00A20B71" w:rsidP="005E2095">
+    <w:p w14:paraId="63008D62" w14:textId="77777777" w:rsidR="00A20B71" w:rsidRDefault="00A20B71" w:rsidP="005E2095">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A20B71" w:rsidRDefault="00A20B71" w:rsidP="005E2095">
+    <w:p w14:paraId="273CD972" w14:textId="77777777" w:rsidR="00A20B71" w:rsidRDefault="00A20B71" w:rsidP="005E2095">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A20B71" w:rsidRDefault="00A20B71" w:rsidP="005E2095">
+    <w:p w14:paraId="646EB305" w14:textId="77777777" w:rsidR="00A20B71" w:rsidRDefault="00A20B71" w:rsidP="005E2095">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A20B71" w:rsidRDefault="00A20B71" w:rsidP="005E2095">
+    <w:p w14:paraId="05D6A109" w14:textId="77777777" w:rsidR="00A20B71" w:rsidRDefault="00A20B71" w:rsidP="005E2095">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B7D6F" w:rsidRDefault="003B7D6F" w:rsidP="005E2095">
+    <w:p w14:paraId="15EC7E0F" w14:textId="77777777" w:rsidR="003B7D6F" w:rsidRDefault="003B7D6F" w:rsidP="005E2095">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00431025" w:rsidRDefault="00431025" w:rsidP="005E2095">
+    <w:p w14:paraId="2CACCA3C" w14:textId="77777777" w:rsidR="00431025" w:rsidRDefault="00431025" w:rsidP="005E2095">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00431025" w:rsidRDefault="00431025" w:rsidP="005E2095">
+    <w:p w14:paraId="7BD72FE4" w14:textId="77777777" w:rsidR="00431025" w:rsidRDefault="00431025" w:rsidP="005E2095">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00431025" w:rsidRDefault="00431025" w:rsidP="005E2095">
+    <w:p w14:paraId="095544B4" w14:textId="77777777" w:rsidR="00431025" w:rsidRDefault="00431025" w:rsidP="005E2095">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00431025" w:rsidRDefault="00431025" w:rsidP="005E2095">
+    <w:p w14:paraId="27395F12" w14:textId="77777777" w:rsidR="00431025" w:rsidRDefault="00431025" w:rsidP="005E2095">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00431025" w:rsidRDefault="00431025" w:rsidP="005E2095">
+    <w:p w14:paraId="5F00F96C" w14:textId="77777777" w:rsidR="00431025" w:rsidRDefault="00431025" w:rsidP="005E2095">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00882910" w:rsidRDefault="00882910" w:rsidP="005E2095">
+    <w:p w14:paraId="436D93CD" w14:textId="77777777" w:rsidR="00882910" w:rsidRDefault="00882910" w:rsidP="005E2095">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B7D6F" w:rsidRDefault="003B7D6F" w:rsidP="005E2095">
+    <w:p w14:paraId="5DCC0B11" w14:textId="77777777" w:rsidR="003B7D6F" w:rsidRDefault="003B7D6F" w:rsidP="005E2095">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A20B71" w:rsidRDefault="00A20B71" w:rsidP="005E2095">
+    <w:p w14:paraId="77D18515" w14:textId="77777777" w:rsidR="00A20B71" w:rsidRDefault="00A20B71" w:rsidP="005E2095">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007075CD" w:rsidRDefault="007075CD" w:rsidP="005E2095">
+    <w:p w14:paraId="3BEB64C6" w14:textId="77777777" w:rsidR="007075CD" w:rsidRDefault="007075CD" w:rsidP="005E2095">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A20B71" w:rsidRPr="00A745E4" w:rsidRDefault="00A20B71" w:rsidP="005E2095">
+    <w:p w14:paraId="5085DA5E" w14:textId="77777777" w:rsidR="00A20B71" w:rsidRPr="00A745E4" w:rsidRDefault="00A20B71" w:rsidP="005E2095">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5362"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A20B71" w:rsidRPr="00A745E4" w:rsidSect="000957FB">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11905" w:h="16837" w:code="9"/>
       <w:pgMar w:top="2835" w:right="1440" w:bottom="1440" w:left="1418" w:header="567" w:footer="1440" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003C7772" w:rsidRDefault="003C7772">
+    <w:p w14:paraId="41D45DB9" w14:textId="77777777" w:rsidR="003C7772" w:rsidRDefault="003C7772">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003C7772" w:rsidRDefault="003C7772">
+    <w:p w14:paraId="57828864" w14:textId="77777777" w:rsidR="003C7772" w:rsidRDefault="003C7772">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
-    <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="009776E3" w:rsidRDefault="009776E3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="72ABF2E1" w14:textId="77777777" w:rsidR="009776E3" w:rsidRDefault="009776E3">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0040766A">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009776E3" w:rsidRDefault="009776E3">
+  <w:p w14:paraId="49918F35" w14:textId="77777777" w:rsidR="009776E3" w:rsidRDefault="009776E3">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00E74F66" w:rsidRPr="00E74F66" w:rsidRDefault="00E74F66" w:rsidP="00A2545C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="74CA174C" w14:textId="77777777" w:rsidR="00E74F66" w:rsidRPr="00E74F66" w:rsidRDefault="00E74F66" w:rsidP="00A2545C">
     <w:pPr>
       <w:pStyle w:val="Endnotentext"/>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E74F66">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00E74F66">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Bei Bedarf können weitere Zeilen der Tabelle hinzugefügt werden.</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00A2545C" w:rsidRDefault="00E74F66" w:rsidP="00A2545C">
+  <w:p w14:paraId="07ECC483" w14:textId="28E25757" w:rsidR="00A2545C" w:rsidRDefault="00E74F66" w:rsidP="00A2545C">
     <w:pPr>
       <w:pStyle w:val="Endnotentext"/>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:snapToGrid/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Endnotenzeichen"/>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00A2545C">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> A-Kräfte= (Sozial)pädagogische Fachkräfte; A+-Kräfte= Betreuungskräfte</w:t>
+      <w:t xml:space="preserve"> A-Kräfte= (Sozial)pädagogische Fachkräfte</w:t>
+    </w:r>
+    <w:r w:rsidR="00FA0DC7">
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> in Vollzeitstellen</w:t>
+    </w:r>
+    <w:r w:rsidR="00A2545C">
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>; A+-Kräfte= Betreuungskräfte</w:t>
+    </w:r>
+    <w:r w:rsidR="00FA0DC7">
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> in Vollzeitstellen</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00DA5308" w:rsidRPr="00A2545C" w:rsidRDefault="00E74F66" w:rsidP="00A2545C">
+  <w:p w14:paraId="213B797C" w14:textId="696A1AB7" w:rsidR="00DA5308" w:rsidRDefault="00E74F66" w:rsidP="00A2545C">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Endnotenzeichen"/>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00A2545C">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> B-Kräfte= Zusatzkräfte</w:t>
     </w:r>
+    <w:r w:rsidR="00FA0DC7">
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> in Vollzeitstellen</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="23768684" w14:textId="315EC391" w:rsidR="00FA0DC7" w:rsidRPr="00A2545C" w:rsidRDefault="00FA0DC7" w:rsidP="00A2545C">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Endnotenzeichen"/>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Zusätzliche Konzeptbezogene Fachkräfte in Vollzeitstellen</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00A2545C" w:rsidRPr="00A2545C" w:rsidRDefault="00A2545C" w:rsidP="00A2545C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="160626D5" w14:textId="77777777" w:rsidR="00A2545C" w:rsidRPr="00A2545C" w:rsidRDefault="00A2545C" w:rsidP="00A2545C">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00A2545C" w:rsidRDefault="00A2545C" w:rsidP="00A2545C">
+  <w:p w14:paraId="050C7181" w14:textId="77777777" w:rsidR="00A2545C" w:rsidRDefault="00A2545C" w:rsidP="00A2545C">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003C7772" w:rsidRDefault="003C7772">
+    <w:p w14:paraId="25E148AD" w14:textId="77777777" w:rsidR="003C7772" w:rsidRDefault="003C7772">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003C7772" w:rsidRDefault="003C7772">
+    <w:p w14:paraId="0060167C" w14:textId="77777777" w:rsidR="003C7772" w:rsidRDefault="003C7772">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="009776E3" w:rsidRDefault="009776E3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="23C4532E" w14:textId="77777777" w:rsidR="009776E3" w:rsidRDefault="009776E3">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0040766A">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009776E3" w:rsidRDefault="00AD064C">
+  <w:p w14:paraId="3DB7D6F0" w14:textId="77777777" w:rsidR="009776E3" w:rsidRDefault="00AD064C">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:right="360"/>
     </w:pPr>
     <w:r w:rsidRPr="000F3D02">
       <w:rPr>
         <w:noProof/>
         <w:snapToGrid/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DF05A8D" wp14:editId="28CEA306">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D72E072" wp14:editId="6B19735E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4291965</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>363855</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1868400" cy="1162800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Bild 1" descr="LWL-Logo_schwarz_RZ_RGB_fuer_Geschaeftspapier"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="LWL-Logo_schwarz_RZ_RGB_fuer_Geschaeftspapier"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -9372,98 +9431,98 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="1868400" cy="1162800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="009776E3" w:rsidRDefault="009776E3" w:rsidP="003B7D6F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="154138E8" w14:textId="77777777" w:rsidR="009776E3" w:rsidRDefault="009776E3" w:rsidP="003B7D6F">
     <w:pPr>
       <w:pBdr>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="009776E3" w:rsidRDefault="009776E3">
+  <w:p w14:paraId="0230C7D2" w14:textId="77777777" w:rsidR="009776E3" w:rsidRDefault="009776E3">
     <w:pPr>
       <w:framePr w:w="567" w:h="57" w:hRule="exact" w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1" w:y="5955" w:anchorLock="1"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="009776E3" w:rsidRDefault="009776E3">
+  <w:p w14:paraId="246E64DC" w14:textId="77777777" w:rsidR="009776E3" w:rsidRDefault="009776E3">
     <w:pPr>
       <w:framePr w:w="567" w:h="57" w:hRule="exact" w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1" w:y="8421" w:anchorLock="1"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="009776E3" w:rsidRDefault="009776E3">
+  <w:p w14:paraId="3A200DC9" w14:textId="77777777" w:rsidR="009776E3" w:rsidRDefault="009776E3">
     <w:pPr>
       <w:framePr w:w="567" w:h="57" w:hRule="exact" w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1" w:y="11908" w:anchorLock="1"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="009776E3" w:rsidRDefault="009776E3">
+  <w:p w14:paraId="7ABDBBE5" w14:textId="77777777" w:rsidR="009776E3" w:rsidRDefault="009776E3">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="000F3D02">
       <w:rPr>
         <w:noProof/>
         <w:snapToGrid/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="77A46812" wp14:editId="79396CF4">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A6BC406" wp14:editId="234C0328">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4290695</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>361950</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1866900" cy="1162050"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Bild 1" descr="LWL-Logo_schwarz_RZ_RGB_fuer_Geschaeftspapier"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="LWL-Logo_schwarz_RZ_RGB_fuer_Geschaeftspapier"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -9473,105 +9532,105 @@
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1866900" cy="1162050"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009776E3" w:rsidRDefault="009776E3">
+  <w:p w14:paraId="5BDE4543" w14:textId="77777777" w:rsidR="009776E3" w:rsidRDefault="009776E3">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="12"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="009776E3" w:rsidRDefault="009776E3">
+  <w:p w14:paraId="79140BF4" w14:textId="77777777" w:rsidR="009776E3" w:rsidRDefault="009776E3">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:before="80"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="009776E3" w:rsidRDefault="009776E3">
+  <w:p w14:paraId="111B9012" w14:textId="77777777" w:rsidR="009776E3" w:rsidRDefault="009776E3">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:before="60"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00AD064C" w:rsidRDefault="00AD064C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="613DAEF6" w14:textId="77777777" w:rsidR="00AD064C" w:rsidRDefault="00AD064C">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r w:rsidRPr="000F3D02">
       <w:rPr>
         <w:noProof/>
         <w:snapToGrid/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DF05A8D" wp14:editId="28CEA306">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="3621DB5E" wp14:editId="4BE963B7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4291965</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>363855</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1868400" cy="1162800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Bild 1" descr="LWL-Logo_schwarz_RZ_RGB_fuer_Geschaeftspapier"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="LWL-Logo_schwarz_RZ_RGB_fuer_Geschaeftspapier"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -9591,51 +9650,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="1868400" cy="1162800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CFA5C76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6FD82F22"/>
     <w:lvl w:ilvl="0" w:tplc="206C3B68">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10242,289 +10301,297 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2118409238">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1218513555">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="127206035">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="497424105">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="327833642">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1534686163">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w15:person w15:author="Richters, Anna">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S-1-5-21-1697894619-4133479892-3829351374-238017"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="izDib49mwQddsW08gAiLJZdRfhpl9BZwQga1DvIdk1d31fGEYCngOrxxDdQfYFJD9T1aznt8teExmglXn3n2PA==" w:salt="8X8STvqpmdZuiaKFz5CNOQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="FD5oxiG7Yf+Nmbv2UvlDaNGo0Su4a2qh10xkiRTpPWwFD4GPA8GAsYYgN9ezWW2OhRV9m3XhjMVCiQdUoiYnLg==" w:salt="DDAkC+er77Q65BiuYjT6Lw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="53249"/>
+    <o:shapedefaults v:ext="edit" spidmax="57345"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="adrAdresse" w:val="_x000d_"/>
     <w:docVar w:name="Dstst4" w:val=" "/>
     <w:docVar w:name="FussAbs" w:val="Warendorfer Straße 25, 48133 Münster_x000d_Telefon: 0251 591-01_x000d_Öffentliche Verkehrsmittel: ab Hbf Bussteig A,_x000d_Linien 2 und 10 bis Zumsandestraße_x000d_Parken: LWL-Parkplätze Warendorfer Str. 25"/>
     <w:docVar w:name="KtoNr" w:val="Konto der Hauptkasse des_x000d_Landschaftsverbandes Westfalen-Lippe:_x000d_WestLB AG Münster_x000d_BLZ 400 500 00, Konto-Nr. 60 129_x000d_IBAN: DE35 4005 0000 0000 0601 29_x000d_BIC: WELADEDD"/>
     <w:docVar w:name="SBDaten" w:val="Ansprechpartnerin:_x000d_Elisabeth Wischnath_x000d__x000d_Tel.:_x0009_0251 591-4557_x000d_Fax:_x0009_0251 591-6501_x000d_E-Mail:_x0009_elisabeth.wischnath@lwl.org"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00AA5D7D"/>
     <w:rsid w:val="00064D38"/>
     <w:rsid w:val="00065449"/>
     <w:rsid w:val="00073582"/>
     <w:rsid w:val="000957FB"/>
     <w:rsid w:val="00096258"/>
     <w:rsid w:val="000C3A2C"/>
     <w:rsid w:val="000F3D02"/>
     <w:rsid w:val="0017279B"/>
     <w:rsid w:val="001B6759"/>
     <w:rsid w:val="001D365E"/>
     <w:rsid w:val="001E4D2A"/>
     <w:rsid w:val="001E54A1"/>
     <w:rsid w:val="001F2798"/>
     <w:rsid w:val="00204C0E"/>
     <w:rsid w:val="002117D3"/>
     <w:rsid w:val="002467FA"/>
     <w:rsid w:val="00277D4C"/>
     <w:rsid w:val="00290927"/>
+    <w:rsid w:val="002C15A9"/>
     <w:rsid w:val="002C694C"/>
     <w:rsid w:val="002E3666"/>
     <w:rsid w:val="002E6671"/>
     <w:rsid w:val="002F23A2"/>
     <w:rsid w:val="002F7A79"/>
     <w:rsid w:val="00353E2C"/>
     <w:rsid w:val="00377F7A"/>
     <w:rsid w:val="003B59FF"/>
     <w:rsid w:val="003B7D6F"/>
     <w:rsid w:val="003C1EE5"/>
     <w:rsid w:val="003C7772"/>
     <w:rsid w:val="00406650"/>
     <w:rsid w:val="0040766A"/>
     <w:rsid w:val="00431025"/>
     <w:rsid w:val="00463393"/>
     <w:rsid w:val="00472B3D"/>
     <w:rsid w:val="004A55A4"/>
     <w:rsid w:val="005139A8"/>
     <w:rsid w:val="0052066F"/>
     <w:rsid w:val="00546A5F"/>
     <w:rsid w:val="0057262A"/>
     <w:rsid w:val="00576523"/>
     <w:rsid w:val="005A3CD3"/>
     <w:rsid w:val="005B485D"/>
     <w:rsid w:val="005B4A3B"/>
     <w:rsid w:val="005E2095"/>
     <w:rsid w:val="00635847"/>
     <w:rsid w:val="0065014D"/>
     <w:rsid w:val="00655649"/>
     <w:rsid w:val="006A35B0"/>
     <w:rsid w:val="006B0713"/>
     <w:rsid w:val="006D73BB"/>
     <w:rsid w:val="006E146F"/>
     <w:rsid w:val="006E4CA5"/>
     <w:rsid w:val="007072A6"/>
     <w:rsid w:val="007075CD"/>
     <w:rsid w:val="00732A98"/>
     <w:rsid w:val="007C7867"/>
     <w:rsid w:val="007E412C"/>
     <w:rsid w:val="0081516F"/>
     <w:rsid w:val="0082502E"/>
     <w:rsid w:val="00831D39"/>
     <w:rsid w:val="0086252E"/>
     <w:rsid w:val="00882910"/>
     <w:rsid w:val="008903E6"/>
     <w:rsid w:val="008B2A6D"/>
+    <w:rsid w:val="008F7163"/>
     <w:rsid w:val="009033F7"/>
+    <w:rsid w:val="00905E16"/>
     <w:rsid w:val="009776E3"/>
     <w:rsid w:val="00A20B71"/>
     <w:rsid w:val="00A2545C"/>
+    <w:rsid w:val="00A511E2"/>
     <w:rsid w:val="00A739D2"/>
     <w:rsid w:val="00A745E4"/>
     <w:rsid w:val="00A838AE"/>
     <w:rsid w:val="00AA5D7D"/>
     <w:rsid w:val="00AD064C"/>
     <w:rsid w:val="00AE16A7"/>
     <w:rsid w:val="00AE25C8"/>
     <w:rsid w:val="00AF2F31"/>
     <w:rsid w:val="00B005F4"/>
     <w:rsid w:val="00B0759D"/>
     <w:rsid w:val="00B91AE0"/>
     <w:rsid w:val="00BB616B"/>
     <w:rsid w:val="00BC59CF"/>
     <w:rsid w:val="00BD5A2A"/>
     <w:rsid w:val="00BD7C24"/>
     <w:rsid w:val="00C413C2"/>
     <w:rsid w:val="00C47721"/>
     <w:rsid w:val="00C53621"/>
     <w:rsid w:val="00C6674C"/>
     <w:rsid w:val="00CA03CC"/>
     <w:rsid w:val="00CC3676"/>
     <w:rsid w:val="00CD114D"/>
     <w:rsid w:val="00CD4FC4"/>
+    <w:rsid w:val="00D32354"/>
     <w:rsid w:val="00D55C4D"/>
     <w:rsid w:val="00DA5308"/>
     <w:rsid w:val="00DB0C47"/>
     <w:rsid w:val="00DB189A"/>
     <w:rsid w:val="00DC6780"/>
     <w:rsid w:val="00DC7364"/>
     <w:rsid w:val="00DD3ABF"/>
     <w:rsid w:val="00DE072D"/>
     <w:rsid w:val="00DE4BF7"/>
     <w:rsid w:val="00DE78F4"/>
     <w:rsid w:val="00E030E7"/>
     <w:rsid w:val="00E16479"/>
     <w:rsid w:val="00E2784C"/>
     <w:rsid w:val="00E74F66"/>
     <w:rsid w:val="00E83A22"/>
     <w:rsid w:val="00E85C30"/>
     <w:rsid w:val="00EB6A28"/>
     <w:rsid w:val="00ED217B"/>
     <w:rsid w:val="00ED58B6"/>
     <w:rsid w:val="00EF1CB7"/>
     <w:rsid w:val="00EF4891"/>
     <w:rsid w:val="00EF6629"/>
     <w:rsid w:val="00F07671"/>
     <w:rsid w:val="00F14E7E"/>
     <w:rsid w:val="00F36F94"/>
     <w:rsid w:val="00F426DD"/>
     <w:rsid w:val="00F5300A"/>
+    <w:rsid w:val="00FA0DC7"/>
     <w:rsid w:val="00FA50D7"/>
     <w:rsid w:val="00FF2B90"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="53249"/>
+    <o:shapedefaults v:ext="edit" spidmax="57345"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="368E7A51"/>
   <w15:docId w15:val="{9019BB86-CC30-4653-AC61-63CE2116CD26}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10852,50 +10919,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00472B3D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="00472B3D"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
@@ -11316,51 +11388,51 @@
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Endnotentext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005E2095"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:snapToGrid w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Endnotenzeichen">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005E2095"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="348222336">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="348993581">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11396,51 +11468,51 @@
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="../people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2AA738583C324FCF8BF2B1799CC0663F"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7D33AC4C-296B-4118-B1A3-DDA977A73DFC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="000F40E1" w:rsidRDefault="00D749E7" w:rsidP="00D749E7">
           <w:pPr>
             <w:pStyle w:val="2AA738583C324FCF8BF2B1799CC0663F"/>
           </w:pPr>
           <w:r w:rsidRPr="001B24A5">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rPrChange w:id="0" w:author="Richters, Anna" w:date="2024-10-28T10:35:00Z">
@@ -11998,212 +12070,220 @@
       <w:docPartBody>
         <w:p w:rsidR="003E1FEB" w:rsidRDefault="004B7B7C" w:rsidP="004B7B7C">
           <w:pPr>
             <w:pStyle w:val="D4770A8435EC4F2DBD548C47460E7D7C"/>
           </w:pPr>
           <w:r w:rsidRPr="001B24A5">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rPrChange w:id="16" w:author="Richters, Anna" w:date="2024-10-28T10:03:00Z">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
               </w:rPrChange>
             </w:rPr>
             <w:t>Wählen Sie ein Element aus.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
-    <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
+    <w:altName w:val="Aptos"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D749E7"/>
     <w:rsid w:val="000F40E1"/>
     <w:rsid w:val="002A5A94"/>
+    <w:rsid w:val="002C15A9"/>
     <w:rsid w:val="00330FAB"/>
     <w:rsid w:val="003E1FEB"/>
     <w:rsid w:val="004B7B7C"/>
     <w:rsid w:val="0094465B"/>
     <w:rsid w:val="0098100E"/>
+    <w:rsid w:val="00C71358"/>
     <w:rsid w:val="00D749E7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12531,1061 +12611,170 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0094465B"/>
+    <w:rsid w:val="00C71358"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2AA738583C324FCF8BF2B1799CC0663F">
     <w:name w:val="2AA738583C324FCF8BF2B1799CC0663F"/>
     <w:rsid w:val="00D749E7"/>
-  </w:style>
-[...302 lines deleted...]
-    <w:rsid w:val="000F40E1"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DADACDBE62DD473C906D79ED76A8CC5D">
     <w:name w:val="DADACDBE62DD473C906D79ED76A8CC5D"/>
     <w:rsid w:val="000F40E1"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FED006F4EAE544A294A6DC62B53B37B4">
     <w:name w:val="FED006F4EAE544A294A6DC62B53B37B4"/>
     <w:rsid w:val="000F40E1"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD676222D01A42D8887ADFD01C799083">
-[...54 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E62D27219AA4491B2D929B172863B7B">
     <w:name w:val="0E62D27219AA4491B2D929B172863B7B"/>
     <w:rsid w:val="0098100E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="586A7EFC2567422BAEFD92A069004BFF">
     <w:name w:val="586A7EFC2567422BAEFD92A069004BFF"/>
     <w:rsid w:val="0098100E"/>
-  </w:style>
-[...354 lines deleted...]
-    <w:rsid w:val="004B7B7C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8D3CFE98C74A4E59A6DC0FC7C5A1E883">
     <w:name w:val="8D3CFE98C74A4E59A6DC0FC7C5A1E883"/>
     <w:rsid w:val="004B7B7C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="17BF852EAE8E4FB28607EF0B98B8342D">
     <w:name w:val="17BF852EAE8E4FB28607EF0B98B8342D"/>
     <w:rsid w:val="004B7B7C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D93182E14DC9416DA2305BFDB1C5F0DA">
     <w:name w:val="D93182E14DC9416DA2305BFDB1C5F0DA"/>
     <w:rsid w:val="004B7B7C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5491DA54D2E44FEF93EE1E8FB5D2A264">
     <w:name w:val="5491DA54D2E44FEF93EE1E8FB5D2A264"/>
     <w:rsid w:val="004B7B7C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D172CD97EE0146B3BBBF246F17D83C7D">
     <w:name w:val="D172CD97EE0146B3BBBF246F17D83C7D"/>
     <w:rsid w:val="004B7B7C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E7813A5931DE4BDCB340643AF1B0ED4E">
     <w:name w:val="E7813A5931DE4BDCB340643AF1B0ED4E"/>
     <w:rsid w:val="004B7B7C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B698A1697EA48B0AD11064041C84179">
     <w:name w:val="3B698A1697EA48B0AD11064041C84179"/>
     <w:rsid w:val="004B7B7C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B27BAC6F16C94A9C940D89671DA4F55A">
     <w:name w:val="B27BAC6F16C94A9C940D89671DA4F55A"/>
     <w:rsid w:val="004B7B7C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FAB55178FC5E4E62B2CD5FE3B8DE2CC3">
     <w:name w:val="FAB55178FC5E4E62B2CD5FE3B8DE2CC3"/>
     <w:rsid w:val="004B7B7C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="59796CBBC028449AB7F221E10AC440B1">
     <w:name w:val="59796CBBC028449AB7F221E10AC440B1"/>
     <w:rsid w:val="004B7B7C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="764848D6B81442AFBC882F09523F78DB">
     <w:name w:val="764848D6B81442AFBC882F09523F78DB"/>
     <w:rsid w:val="004B7B7C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D4770A8435EC4F2DBD548C47460E7D7C">
     <w:name w:val="D4770A8435EC4F2DBD548C47460E7D7C"/>
     <w:rsid w:val="004B7B7C"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9A3D94E59DF4CF48E6A43560813C81E">
-[...178 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa-Design">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -13851,75 +13040,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB955C0E-62B2-4BE7-9CF2-7D42431DB0DC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>373</Words>
-  <Characters>3252</Characters>
+  <Words>374</Words>
+  <Characters>3241</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Voxi-Dokument</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>LWL Münster</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3618</CharactersWithSpaces>
+  <CharactersWithSpaces>3608</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Voxi-Dokument</dc:title>
   <dc:creator>P080R414</dc:creator>
   <dc:description>Dieses Dokument wurde mit Voxi 2003 Ver. 1.02.0006 erstellt.</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Zustellvermerk">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Sachbearbeiter">